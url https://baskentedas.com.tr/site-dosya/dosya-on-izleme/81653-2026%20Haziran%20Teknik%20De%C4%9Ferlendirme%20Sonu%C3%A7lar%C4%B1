--- v0 (2026-06-25)
+++ v1 (2026-07-20)
@@ -12,81 +12,81 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ARMAGAN.AKGUL\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54F248F9-CE1B-4B23-A1B0-5D490AA80F94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17C9DA61-2931-497B-ABA6-C4EED933FD4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DI-F-728" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DI-F-728'!$B$4:$K$277</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'DI-F-728'!$B$4:$K$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'DI-F-728'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1533" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="98">
   <si>
     <t>BAŞVURU SAHİBİNİN BİLGİLERİ</t>
   </si>
   <si>
     <t>DEĞERLENDİRME KRİTELERİ VE DEĞERLENDİRME SONUCU</t>
   </si>
   <si>
     <t>S.NO</t>
   </si>
   <si>
     <t>BAŞVURU TARİHİ</t>
   </si>
   <si>
     <t>DEĞERLENDİRME SONUCU</t>
   </si>
   <si>
     <t>SONUÇ OLUMSUZ İSE GEREKÇESİ</t>
   </si>
   <si>
     <t>TEİAŞ GÖRÜŞÜ</t>
   </si>
   <si>
     <t>KAYNAK TÜRÜ</t>
   </si>
   <si>
@@ -296,90 +296,91 @@
   <si>
     <t>OLUMLU (190,1KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMLU (1000 KWE TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMLU(1600 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMLU(114 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMSUZ</t>
   </si>
   <si>
     <t>OLUMLU (500 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMLU(605 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMLU(1000 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
-    <t>OLUMLU(40 KW TEKLİF EDİLECEK)</t>
-[...1 lines deleted...]
-  <si>
     <t>OLUMLU (115 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMLU (340 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t>OLUMLU (200KW TEKLİF EDİLECEK</t>
   </si>
   <si>
     <t>OLUMLU (1500 KW TEKLİF EDİLECEK)</t>
   </si>
   <si>
     <t xml:space="preserve">TEİAŞ TM KAPASİTESİ </t>
   </si>
   <si>
     <t>DAĞITIM ŞEBEKESİ TEKNİK YETERSİZLİĞİ</t>
   </si>
   <si>
     <t xml:space="preserve">YÖNETMELİK 37. MADDE 13. FIKRA KAPSAMINDA </t>
   </si>
   <si>
     <t xml:space="preserve"> 26.02.2026 TARİH 14303 SAYILI EPDK KURUL KARARI V. MADDE</t>
   </si>
   <si>
     <t xml:space="preserve"> 26.02.2026 TARİH 14303 SAYILI EPDK KURUL KARARI KAPSAMINDA UYGULANAN ÖNCELİK SIRALAMASI </t>
   </si>
   <si>
     <t xml:space="preserve"> 26.02.2026 TARİH 14303 SAYILI EPDK KURUL KARARI KAPSAMINDA TEİAŞ GENEL MÜDÜRLÜĞÜ TARAFINDAN 10 MW ÜSTÜ BAŞVURUSU OLDUĞU TESPİT EDİLMİŞTİR</t>
   </si>
   <si>
     <t xml:space="preserve"> 26.02.2026 TARİH 14303 SAYILI EPDK KURUL KARARI KAPSAMINDA YAPILAN TÜKETİM MİKTARI ÖNCELİK DEĞERLENDİRRMESİ </t>
   </si>
   <si>
     <t>Yönetmelik 34. Madde 4. Fıkra</t>
   </si>
   <si>
     <t>OLUMLU (1000 KW  TEKLİF)</t>
+  </si>
+  <si>
+    <t>OLUMLU 
+(TEİAŞ GENEL MÜDÜRLÜĞÜ'NÜN 24.06.2026 TARİH E-60830501-102.01-3847962 SAYILI YAZISI GEREĞİ)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Tur"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Tur"/>
       <family val="2"/>
       <charset val="162"/>
@@ -901,96 +902,99 @@
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="21" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - Accent1" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
@@ -1399,68 +1403,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L277"/>
+  <dimension ref="A1:L278"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+      <selection activeCell="I83" sqref="I83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" style="9" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" style="9" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="96.85546875" style="11" customWidth="1"/>
     <col min="9" max="9" width="76.5703125" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="45.85546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="55.7109375" style="12" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="55.7109375" style="5" customWidth="1"/>
     <col min="12" max="12" width="118.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="71" style="5" customWidth="1"/>
     <col min="14" max="197" width="9.28515625" style="5"/>
     <col min="198" max="198" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="199" max="199" width="20.5703125" style="5" customWidth="1"/>
     <col min="200" max="200" width="33.28515625" style="5" customWidth="1"/>
     <col min="201" max="201" width="16.7109375" style="5" customWidth="1"/>
     <col min="202" max="202" width="13.28515625" style="5" customWidth="1"/>
     <col min="203" max="203" width="91.42578125" style="5" customWidth="1"/>
     <col min="204" max="204" width="49.42578125" style="5" customWidth="1"/>
     <col min="205" max="205" width="39.28515625" style="5" customWidth="1"/>
     <col min="206" max="206" width="42.7109375" style="5" customWidth="1"/>
     <col min="207" max="207" width="47.7109375" style="5" customWidth="1"/>
     <col min="208" max="209" width="9.28515625" style="5"/>
     <col min="210" max="210" width="12.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="211" max="453" width="9.28515625" style="5"/>
     <col min="454" max="454" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="455" max="455" width="20.5703125" style="5" customWidth="1"/>
     <col min="456" max="456" width="33.28515625" style="5" customWidth="1"/>
     <col min="457" max="457" width="16.7109375" style="5" customWidth="1"/>
     <col min="458" max="458" width="13.28515625" style="5" customWidth="1"/>
     <col min="459" max="459" width="91.42578125" style="5" customWidth="1"/>
     <col min="460" max="460" width="49.42578125" style="5" customWidth="1"/>
     <col min="461" max="461" width="39.28515625" style="5" customWidth="1"/>
@@ -2245,93 +2249,93 @@
     <col min="15820" max="15820" width="49.42578125" style="5" customWidth="1"/>
     <col min="15821" max="15821" width="39.28515625" style="5" customWidth="1"/>
     <col min="15822" max="15822" width="42.7109375" style="5" customWidth="1"/>
     <col min="15823" max="15823" width="47.7109375" style="5" customWidth="1"/>
     <col min="15824" max="15825" width="9.28515625" style="5"/>
     <col min="15826" max="15826" width="12.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="15827" max="16069" width="9.28515625" style="5"/>
     <col min="16070" max="16070" width="9.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="16071" max="16071" width="20.5703125" style="5" customWidth="1"/>
     <col min="16072" max="16072" width="33.28515625" style="5" customWidth="1"/>
     <col min="16073" max="16073" width="16.7109375" style="5" customWidth="1"/>
     <col min="16074" max="16074" width="13.28515625" style="5" customWidth="1"/>
     <col min="16075" max="16075" width="91.42578125" style="5" customWidth="1"/>
     <col min="16076" max="16076" width="49.42578125" style="5" customWidth="1"/>
     <col min="16077" max="16077" width="39.28515625" style="5" customWidth="1"/>
     <col min="16078" max="16078" width="42.7109375" style="5" customWidth="1"/>
     <col min="16079" max="16079" width="47.7109375" style="5" customWidth="1"/>
     <col min="16080" max="16081" width="9.28515625" style="5"/>
     <col min="16082" max="16082" width="12.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="16083" max="16357" width="9.28515625" style="5"/>
     <col min="16358" max="16384" width="9.28515625" style="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
-      <c r="B1" s="20" t="s">
+      <c r="B1" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="C1" s="20"/>
-[...7 lines deleted...]
-      <c r="K1" s="20"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="27" x14ac:dyDescent="0.2">
-      <c r="B2" s="22" t="s">
+      <c r="B2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="22"/>
-[...7 lines deleted...]
-      <c r="K2" s="22"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
       <c r="L2" s="17"/>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21"/>
-[...4 lines deleted...]
-      <c r="H3" s="21" t="s">
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="21"/>
-[...1 lines deleted...]
-      <c r="K3" s="21"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
       <c r="L3" s="17"/>
     </row>
     <row r="4" spans="1:12" s="2" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
@@ -2353,119 +2357,119 @@
       <c r="C5" s="13">
         <v>46022</v>
       </c>
       <c r="D5" s="6">
         <v>1795164</v>
       </c>
       <c r="E5" s="7">
         <v>3000</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L5" s="17"/>
     </row>
     <row r="6" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A6" s="3"/>
       <c r="B6" s="6">
         <v>2</v>
       </c>
       <c r="C6" s="13">
         <v>46017</v>
       </c>
       <c r="D6" s="6">
         <v>1792703</v>
       </c>
       <c r="E6" s="7">
         <v>8000</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L6" s="17"/>
     </row>
     <row r="7" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A7" s="3"/>
       <c r="B7" s="6">
         <v>3</v>
       </c>
       <c r="C7" s="13">
         <v>46017</v>
       </c>
       <c r="D7" s="6">
         <v>1792707</v>
       </c>
       <c r="E7" s="7">
         <v>10000</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L7" s="17"/>
     </row>
     <row r="8" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A8" s="3"/>
       <c r="B8" s="6">
         <v>4</v>
       </c>
       <c r="C8" s="13">
         <v>46052</v>
       </c>
       <c r="D8" s="6">
         <v>1807668</v>
       </c>
       <c r="E8" s="7">
         <v>50</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>42</v>
@@ -2775,85 +2779,85 @@
       <c r="C18" s="13">
         <v>46142</v>
       </c>
       <c r="D18" s="6">
         <v>1842332</v>
       </c>
       <c r="E18" s="7">
         <v>540</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H18" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K18" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="L18" s="17"/>
     </row>
     <row r="19" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="6">
         <v>15</v>
       </c>
       <c r="C19" s="13">
         <v>46134</v>
       </c>
       <c r="D19" s="6">
         <v>1838968</v>
       </c>
       <c r="E19" s="7">
         <v>1800</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H19" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K19" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="L19" s="17"/>
     </row>
     <row r="20" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="6">
         <v>16</v>
       </c>
       <c r="C20" s="13">
         <v>46134</v>
       </c>
       <c r="D20" s="6">
         <v>1839109</v>
       </c>
       <c r="E20" s="7">
         <v>480</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>42</v>
@@ -2907,51 +2911,51 @@
       <c r="C22" s="13">
         <v>46134</v>
       </c>
       <c r="D22" s="6">
         <v>1839038</v>
       </c>
       <c r="E22" s="7">
         <v>2400</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K22" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="L22" s="17"/>
     </row>
     <row r="23" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="6">
         <v>19</v>
       </c>
       <c r="C23" s="13">
         <v>46134</v>
       </c>
       <c r="D23" s="6">
         <v>1839056</v>
       </c>
       <c r="E23" s="7">
         <v>480</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>42</v>
@@ -2973,85 +2977,85 @@
       <c r="C24" s="13">
         <v>46021</v>
       </c>
       <c r="D24" s="6">
         <v>1794391</v>
       </c>
       <c r="E24" s="7">
         <v>800</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>30</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K24" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="L24" s="17"/>
     </row>
     <row r="25" spans="1:12" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="6">
         <v>21</v>
       </c>
       <c r="C25" s="13">
         <v>46052</v>
       </c>
       <c r="D25" s="6">
         <v>1807798</v>
       </c>
       <c r="E25" s="7">
         <v>100</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K25" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L25" s="17"/>
     </row>
     <row r="26" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="6">
         <v>22</v>
       </c>
       <c r="C26" s="13">
         <v>46053</v>
       </c>
       <c r="D26" s="6">
         <v>1807976</v>
       </c>
       <c r="E26" s="7">
         <v>100</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H26" s="16" t="s">
         <v>42</v>
@@ -3073,51 +3077,51 @@
       <c r="C27" s="13">
         <v>46070</v>
       </c>
       <c r="D27" s="6">
         <v>1815250</v>
       </c>
       <c r="E27" s="7">
         <v>40</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H27" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K27" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L27" s="17"/>
     </row>
     <row r="28" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="6">
         <v>24</v>
       </c>
       <c r="C28" s="13">
         <v>46111</v>
       </c>
       <c r="D28" s="6">
         <v>1829991</v>
       </c>
       <c r="E28" s="7">
         <v>200</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H28" s="16" t="s">
         <v>42</v>
@@ -3171,51 +3175,51 @@
       <c r="C30" s="13">
         <v>46142</v>
       </c>
       <c r="D30" s="6">
         <v>1842667</v>
       </c>
       <c r="E30" s="7">
         <v>576</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K30" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L30" s="17"/>
     </row>
     <row r="31" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="6">
         <v>27</v>
       </c>
       <c r="C31" s="13">
         <v>46142</v>
       </c>
       <c r="D31" s="6">
         <v>1841919</v>
       </c>
       <c r="E31" s="7">
         <v>600</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>42</v>
@@ -3237,51 +3241,51 @@
       <c r="C32" s="13">
         <v>46142</v>
       </c>
       <c r="D32" s="6">
         <v>1842568</v>
       </c>
       <c r="E32" s="7">
         <v>50</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J32" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K32" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L32" s="17"/>
     </row>
     <row r="33" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="6">
         <v>29</v>
       </c>
       <c r="C33" s="13">
         <v>46113</v>
       </c>
       <c r="D33" s="6">
         <v>1831142</v>
       </c>
       <c r="E33" s="7">
         <v>600</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>42</v>
@@ -3303,85 +3307,85 @@
       <c r="C34" s="13">
         <v>46052</v>
       </c>
       <c r="D34" s="6">
         <v>1807602</v>
       </c>
       <c r="E34" s="7">
         <v>230</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H34" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="J34" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K34" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="L34" s="17"/>
     </row>
     <row r="35" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="6">
         <v>31</v>
       </c>
       <c r="C35" s="13">
         <v>46069</v>
       </c>
       <c r="D35" s="6">
         <v>1814324</v>
       </c>
       <c r="E35" s="7">
         <v>200</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I35" s="6" t="s">
         <v>46</v>
       </c>
       <c r="J35" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K35" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="L35" s="17"/>
     </row>
     <row r="36" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="6">
         <v>32</v>
       </c>
       <c r="C36" s="13">
         <v>46141</v>
       </c>
       <c r="D36" s="6">
         <v>1841448</v>
       </c>
       <c r="E36" s="7">
         <v>1000</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H36" s="16" t="s">
         <v>42</v>
@@ -3659,85 +3663,85 @@
       <c r="C45" s="13">
         <v>46112</v>
       </c>
       <c r="D45" s="6">
         <v>1830666</v>
       </c>
       <c r="E45" s="7">
         <v>960</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I45" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J45" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K45" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="L45" s="17"/>
     </row>
     <row r="46" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="6">
         <v>42</v>
       </c>
       <c r="C46" s="13">
         <v>46021</v>
       </c>
       <c r="D46" s="6">
         <v>1794441</v>
       </c>
       <c r="E46" s="7">
         <v>22600</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H46" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J46" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K46" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="L46" s="17"/>
     </row>
     <row r="47" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="6">
         <v>43</v>
       </c>
       <c r="C47" s="13">
         <v>46109</v>
       </c>
       <c r="D47" s="6">
         <v>1829096</v>
       </c>
       <c r="E47" s="7">
         <v>500</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H47" s="16" t="s">
         <v>42</v>
@@ -3759,357 +3763,357 @@
       <c r="C48" s="13">
         <v>46008</v>
       </c>
       <c r="D48" s="6">
         <v>1786716</v>
       </c>
       <c r="E48" s="7">
         <v>240</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J48" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K48" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L48" s="17"/>
     </row>
     <row r="49" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="6">
         <v>45</v>
       </c>
       <c r="C49" s="13">
         <v>46053</v>
       </c>
       <c r="D49" s="6">
         <v>1808132</v>
       </c>
       <c r="E49" s="7">
         <v>74.400000000000006</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H49" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J49" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K49" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L49" s="17"/>
     </row>
     <row r="50" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="6">
         <v>46</v>
       </c>
       <c r="C50" s="13">
         <v>46057</v>
       </c>
       <c r="D50" s="6">
         <v>1809845</v>
       </c>
       <c r="E50" s="7">
         <v>96</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K50" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L50" s="17"/>
     </row>
     <row r="51" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="6">
         <v>47</v>
       </c>
       <c r="C51" s="13">
         <v>46057</v>
       </c>
       <c r="D51" s="6">
         <v>1809808</v>
       </c>
       <c r="E51" s="7">
         <v>96</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H51" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I51" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J51" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K51" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L51" s="17"/>
     </row>
     <row r="52" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="6">
         <v>48</v>
       </c>
       <c r="C52" s="13">
         <v>46081</v>
       </c>
       <c r="D52" s="6">
         <v>1819772</v>
       </c>
       <c r="E52" s="7">
         <v>150</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H52" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I52" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J52" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K52" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L52" s="17"/>
     </row>
     <row r="53" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="6">
         <v>49</v>
       </c>
       <c r="C53" s="13">
         <v>46081</v>
       </c>
       <c r="D53" s="6">
         <v>1819788</v>
       </c>
       <c r="E53" s="7">
         <v>320</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H53" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I53" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J53" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K53" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L53" s="17"/>
     </row>
     <row r="54" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="6">
         <v>50</v>
       </c>
       <c r="C54" s="13">
         <v>46081</v>
       </c>
       <c r="D54" s="6">
         <v>1819911</v>
       </c>
       <c r="E54" s="7">
         <v>60</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H54" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I54" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J54" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K54" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L54" s="17"/>
     </row>
     <row r="55" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="6">
         <v>51</v>
       </c>
       <c r="C55" s="13">
         <v>46133</v>
       </c>
       <c r="D55" s="6">
         <v>1838379</v>
       </c>
       <c r="E55" s="7">
         <v>50</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I55" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J55" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K55" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L55" s="17"/>
     </row>
     <row r="56" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="6">
         <v>52</v>
       </c>
       <c r="C56" s="13">
         <v>46142</v>
       </c>
       <c r="D56" s="6">
         <v>1842135</v>
       </c>
       <c r="E56" s="7">
         <v>40</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H56" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I56" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J56" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K56" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L56" s="17"/>
     </row>
     <row r="57" spans="1:12" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="6">
         <v>53</v>
       </c>
       <c r="C57" s="13">
         <v>46098</v>
       </c>
       <c r="D57" s="6">
         <v>1826259</v>
       </c>
       <c r="E57" s="7">
         <v>1000</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I57" s="6" t="s">
         <v>50</v>
       </c>
       <c r="J57" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K57" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L57" s="17"/>
     </row>
     <row r="58" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="6">
         <v>54</v>
       </c>
       <c r="C58" s="13">
         <v>46052</v>
       </c>
       <c r="D58" s="6">
         <v>1807835</v>
       </c>
       <c r="E58" s="7">
         <v>1300</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H58" s="16" t="s">
         <v>42</v>
@@ -4131,51 +4135,51 @@
       <c r="C59" s="13">
         <v>46069</v>
       </c>
       <c r="D59" s="6">
         <v>1814647</v>
       </c>
       <c r="E59" s="7">
         <v>700</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H59" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I59" s="6" t="s">
         <v>50</v>
       </c>
       <c r="J59" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K59" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L59" s="17"/>
     </row>
     <row r="60" spans="1:12" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="6">
         <v>56</v>
       </c>
       <c r="C60" s="13">
         <v>46087</v>
       </c>
       <c r="D60" s="6">
         <v>1822146</v>
       </c>
       <c r="E60" s="7">
         <v>240</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H60" s="16" t="s">
         <v>42</v>
@@ -4228,51 +4232,51 @@
       <c r="C62" s="13">
         <v>46021</v>
       </c>
       <c r="D62" s="6">
         <v>1794194</v>
       </c>
       <c r="E62" s="7">
         <v>3600</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I62" s="6" t="s">
         <v>25</v>
       </c>
       <c r="J62" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K62" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="45" x14ac:dyDescent="0.2">
       <c r="B63" s="6">
         <v>59</v>
       </c>
       <c r="C63" s="13">
         <v>46044</v>
       </c>
       <c r="D63" s="6">
         <v>1804531</v>
       </c>
       <c r="E63" s="7">
         <v>35</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H63" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I63" s="6" t="s">
@@ -4350,51 +4354,51 @@
       <c r="C66" s="13">
         <v>46142</v>
       </c>
       <c r="D66" s="6">
         <v>1842631</v>
       </c>
       <c r="E66" s="7">
         <v>840</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I66" s="6" t="s">
         <v>53</v>
       </c>
       <c r="J66" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K66" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="67" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B67" s="6">
         <v>63</v>
       </c>
       <c r="C67" s="13">
         <v>46022</v>
       </c>
       <c r="D67" s="6">
         <v>1794758</v>
       </c>
       <c r="E67" s="7">
         <v>1400</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I67" s="6" t="s">
@@ -4412,6612 +4416,6659 @@
       <c r="C68" s="13">
         <v>46140</v>
       </c>
       <c r="D68" s="6">
         <v>1841241</v>
       </c>
       <c r="E68" s="7">
         <v>460</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H68" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K68" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="69" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B69" s="6">
         <v>65</v>
       </c>
       <c r="C69" s="13">
         <v>46140</v>
       </c>
       <c r="D69" s="6">
         <v>1841142</v>
       </c>
       <c r="E69" s="7">
         <v>250</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H69" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I69" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K69" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B70" s="6">
         <v>66</v>
       </c>
       <c r="C70" s="13">
         <v>46130</v>
       </c>
       <c r="D70" s="6">
         <v>1837618</v>
       </c>
       <c r="E70" s="7">
         <v>500</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H70" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I70" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K70" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="71" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B71" s="6">
         <v>67</v>
       </c>
       <c r="C71" s="13">
         <v>46007</v>
       </c>
       <c r="D71" s="6">
         <v>1786112</v>
       </c>
       <c r="E71" s="7">
         <v>2000</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H71" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K71" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="72" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B72" s="6">
         <v>68</v>
       </c>
       <c r="C72" s="13">
         <v>46045</v>
       </c>
       <c r="D72" s="6">
         <v>1804806</v>
       </c>
       <c r="E72" s="7">
         <v>2437.1999999999998</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I72" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K72" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="73" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B73" s="6">
         <v>69</v>
       </c>
       <c r="C73" s="13">
-        <v>46022</v>
+        <v>46014</v>
       </c>
       <c r="D73" s="6">
-        <v>1795055</v>
-[...7 lines deleted...]
-      <c r="G73" s="7" t="s">
+        <v>1789892</v>
+      </c>
+      <c r="E73" s="20">
+        <v>806.4</v>
+      </c>
+      <c r="F73" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" s="20" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I73" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K73" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="74" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B74" s="6">
         <v>70</v>
       </c>
       <c r="C74" s="13">
-        <v>46020</v>
+        <v>46022</v>
       </c>
       <c r="D74" s="6">
-        <v>1793914</v>
+        <v>1795055</v>
       </c>
       <c r="E74" s="7">
-        <v>6800</v>
+        <v>999</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K74" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="75" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B75" s="6">
         <v>71</v>
       </c>
       <c r="C75" s="13">
-        <v>46142</v>
+        <v>46020</v>
       </c>
       <c r="D75" s="6">
-        <v>1842422</v>
+        <v>1793914</v>
       </c>
       <c r="E75" s="7">
-        <v>2500</v>
+        <v>6800</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H75" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I75" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="6" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="K75" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K75" s="6" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="76" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B76" s="6">
         <v>72</v>
       </c>
       <c r="C76" s="13">
-        <v>46052</v>
+        <v>46142</v>
       </c>
       <c r="D76" s="6">
-        <v>1807783</v>
+        <v>1842422</v>
       </c>
       <c r="E76" s="7">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H76" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I76" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="K76" s="15"/>
     </row>
     <row r="77" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B77" s="6">
         <v>73</v>
       </c>
       <c r="C77" s="13">
-        <v>46016</v>
+        <v>46052</v>
       </c>
       <c r="D77" s="6">
-        <v>1791230</v>
+        <v>1807783</v>
       </c>
       <c r="E77" s="7">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G77" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H77" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I77" s="6" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J77" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K77" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K77" s="6" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="78" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B78" s="6">
         <v>74</v>
       </c>
       <c r="C78" s="13">
-        <v>46084</v>
+        <v>46016</v>
       </c>
       <c r="D78" s="6">
-        <v>1820875</v>
+        <v>1791230</v>
       </c>
       <c r="E78" s="7">
-        <v>33.299999999999997</v>
+        <v>500</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H78" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="J78" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K78" s="15"/>
     </row>
     <row r="79" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B79" s="6">
         <v>75</v>
       </c>
       <c r="C79" s="13">
-        <v>46112</v>
+        <v>46084</v>
       </c>
       <c r="D79" s="6">
-        <v>1830557</v>
+        <v>1820875</v>
       </c>
       <c r="E79" s="7">
-        <v>240</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G79" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H79" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I79" s="6" t="s">
         <v>29</v>
       </c>
       <c r="J79" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K79" s="15"/>
     </row>
     <row r="80" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B80" s="6">
         <v>76</v>
       </c>
       <c r="C80" s="13">
-        <v>46139</v>
+        <v>46112</v>
       </c>
       <c r="D80" s="6">
-        <v>1840533</v>
+        <v>1830557</v>
       </c>
       <c r="E80" s="7">
-        <v>96</v>
+        <v>240</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G80" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H80" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I80" s="6" t="s">
         <v>29</v>
       </c>
       <c r="J80" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K80" s="15"/>
     </row>
-    <row r="81" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="81" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B81" s="6">
         <v>77</v>
       </c>
       <c r="C81" s="13">
-        <v>46079</v>
+        <v>46139</v>
       </c>
       <c r="D81" s="6">
-        <v>1818760</v>
+        <v>1840533</v>
       </c>
       <c r="E81" s="7">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G81" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H81" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I81" s="6" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="J81" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="82" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+      <c r="K81" s="15"/>
+    </row>
+    <row r="82" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B82" s="6">
         <v>78</v>
       </c>
       <c r="C82" s="13">
-        <v>46080</v>
+        <v>46079</v>
       </c>
       <c r="D82" s="6">
-        <v>1819524</v>
+        <v>1818760</v>
       </c>
       <c r="E82" s="7">
-        <v>1400</v>
+        <v>49</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H82" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I82" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J82" s="6" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-    <row r="83" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K82" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="83" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B83" s="6">
         <v>79</v>
       </c>
       <c r="C83" s="13">
         <v>46080</v>
       </c>
       <c r="D83" s="6">
-        <v>1819576</v>
+        <v>1819524</v>
       </c>
       <c r="E83" s="7">
-        <v>350</v>
+        <v>1400</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G83" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H83" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I83" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J83" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="K83" s="15"/>
     </row>
     <row r="84" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B84" s="6">
         <v>80</v>
       </c>
       <c r="C84" s="13">
-        <v>46081</v>
+        <v>46080</v>
       </c>
       <c r="D84" s="6">
-        <v>1819819</v>
+        <v>1819576</v>
       </c>
       <c r="E84" s="7">
-        <v>100</v>
+        <v>350</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H84" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I84" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J84" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K84" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="85" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B85" s="6">
         <v>81</v>
       </c>
       <c r="C85" s="13">
-        <v>46140</v>
+        <v>46081</v>
       </c>
       <c r="D85" s="6">
-        <v>1841076</v>
+        <v>1819819</v>
       </c>
       <c r="E85" s="7">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G85" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H85" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I85" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J85" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K85" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="86" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="86" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B86" s="6">
         <v>82</v>
       </c>
       <c r="C86" s="13">
-        <v>46018</v>
+        <v>46140</v>
       </c>
       <c r="D86" s="6">
-        <v>1793205</v>
+        <v>1841076</v>
       </c>
       <c r="E86" s="7">
-        <v>600</v>
+        <v>180</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H86" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I86" s="6" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="J86" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K86" s="6" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="87" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B87" s="6">
         <v>83</v>
       </c>
       <c r="C87" s="13">
-        <v>46022</v>
+        <v>46018</v>
       </c>
       <c r="D87" s="6">
-        <v>1795140</v>
+        <v>1793205</v>
       </c>
       <c r="E87" s="7">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I87" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J87" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K87" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="88" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B88" s="6">
         <v>84</v>
       </c>
       <c r="C88" s="13">
-        <v>46128</v>
+        <v>46022</v>
       </c>
       <c r="D88" s="6">
-        <v>1836719</v>
+        <v>1795140</v>
       </c>
       <c r="E88" s="7">
         <v>100</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H88" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I88" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J88" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K88" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="89" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B89" s="6">
         <v>85</v>
       </c>
       <c r="C89" s="13">
         <v>46128</v>
       </c>
       <c r="D89" s="6">
-        <v>1836911</v>
+        <v>1836719</v>
       </c>
       <c r="E89" s="7">
         <v>100</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G89" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H89" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I89" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J89" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K89" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="90" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B90" s="6">
         <v>86</v>
       </c>
       <c r="C90" s="13">
-        <v>46052</v>
+        <v>46128</v>
       </c>
       <c r="D90" s="6">
-        <v>1807731</v>
+        <v>1836911</v>
       </c>
       <c r="E90" s="7">
-        <v>1600</v>
+        <v>100</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G90" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H90" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I90" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J90" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K90" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="91" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B91" s="6">
         <v>87</v>
       </c>
       <c r="C91" s="13">
-        <v>46022</v>
+        <v>46052</v>
       </c>
       <c r="D91" s="6">
-        <v>1794929</v>
+        <v>1807731</v>
       </c>
       <c r="E91" s="7">
-        <v>2500</v>
+        <v>1600</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G91" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H91" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I91" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J91" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K91" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="92" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B92" s="6">
         <v>88</v>
       </c>
       <c r="C92" s="13">
-        <v>46106</v>
+        <v>46022</v>
       </c>
       <c r="D92" s="6">
-        <v>1828005</v>
+        <v>1794929</v>
       </c>
       <c r="E92" s="7">
-        <v>240</v>
+        <v>2500</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G92" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I92" s="6" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="J92" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="K92" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K92" s="6" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="93" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B93" s="6">
         <v>89</v>
       </c>
       <c r="C93" s="13">
-        <v>46112</v>
+        <v>46106</v>
       </c>
       <c r="D93" s="6">
-        <v>1830643</v>
+        <v>1828005</v>
       </c>
       <c r="E93" s="7">
-        <v>750</v>
+        <v>240</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H93" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I93" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J93" s="6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="K93" s="15"/>
     </row>
-    <row r="94" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B94" s="6">
         <v>90</v>
       </c>
       <c r="C94" s="13">
-        <v>46053</v>
+        <v>46112</v>
       </c>
       <c r="D94" s="6">
-        <v>1808134</v>
+        <v>1830643</v>
       </c>
       <c r="E94" s="7">
         <v>750</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G94" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H94" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I94" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J94" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K94" s="15"/>
     </row>
     <row r="95" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B95" s="6">
         <v>91</v>
       </c>
       <c r="C95" s="13">
-        <v>46142</v>
+        <v>46053</v>
       </c>
       <c r="D95" s="6">
-        <v>1841887</v>
+        <v>1808134</v>
       </c>
       <c r="E95" s="7">
-        <v>49</v>
+        <v>750</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G95" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H95" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I95" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J95" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K95" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="96" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B96" s="6">
         <v>92</v>
       </c>
       <c r="C96" s="13">
         <v>46142</v>
       </c>
       <c r="D96" s="6">
-        <v>1842186</v>
+        <v>1841887</v>
       </c>
       <c r="E96" s="7">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H96" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I96" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K96" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="97" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="97" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B97" s="6">
         <v>93</v>
       </c>
       <c r="C97" s="13">
-        <v>46080</v>
+        <v>46142</v>
       </c>
       <c r="D97" s="6">
-        <v>1819381</v>
+        <v>1842186</v>
       </c>
       <c r="E97" s="7">
         <v>100</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G97" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H97" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I97" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J97" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K97" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K97" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="98" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B98" s="6">
         <v>94</v>
       </c>
       <c r="C98" s="13">
-        <v>46022</v>
+        <v>46080</v>
       </c>
       <c r="D98" s="6">
-        <v>1795155</v>
+        <v>1819381</v>
       </c>
       <c r="E98" s="7">
         <v>100</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H98" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I98" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J98" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K98" s="15"/>
     </row>
-    <row r="99" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="99" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B99" s="6">
         <v>95</v>
       </c>
       <c r="C99" s="13">
         <v>46022</v>
       </c>
       <c r="D99" s="6">
-        <v>1795171</v>
+        <v>1795155</v>
       </c>
       <c r="E99" s="7">
-        <v>550</v>
+        <v>100</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G99" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H99" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I99" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J99" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="100" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+      <c r="K99" s="15"/>
+    </row>
+    <row r="100" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B100" s="6">
         <v>96</v>
       </c>
       <c r="C100" s="13">
-        <v>46051</v>
+        <v>46022</v>
       </c>
       <c r="D100" s="6">
-        <v>1807117</v>
+        <v>1795171</v>
       </c>
       <c r="E100" s="7">
-        <v>240</v>
+        <v>550</v>
       </c>
       <c r="F100" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G100" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H100" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I100" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J100" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K100" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K100" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="101" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B101" s="6">
         <v>97</v>
       </c>
       <c r="C101" s="13">
-        <v>46136</v>
+        <v>46051</v>
       </c>
       <c r="D101" s="6">
-        <v>1839503</v>
+        <v>1807117</v>
       </c>
       <c r="E101" s="7">
-        <v>600</v>
+        <v>240</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G101" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H101" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I101" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J101" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K101" s="15"/>
     </row>
-    <row r="102" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="102" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B102" s="6">
         <v>98</v>
       </c>
       <c r="C102" s="13">
-        <v>46141</v>
+        <v>46136</v>
       </c>
       <c r="D102" s="6">
-        <v>1841886</v>
+        <v>1839503</v>
       </c>
       <c r="E102" s="7">
-        <v>49</v>
+        <v>600</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G102" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H102" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I102" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J102" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K102" s="15"/>
     </row>
     <row r="103" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B103" s="6">
         <v>99</v>
       </c>
       <c r="C103" s="13">
-        <v>46142</v>
+        <v>46141</v>
       </c>
       <c r="D103" s="6">
-        <v>1842341</v>
+        <v>1841886</v>
       </c>
       <c r="E103" s="7">
         <v>49</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G103" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H103" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I103" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J103" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K103" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="104" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="104" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B104" s="6">
         <v>100</v>
       </c>
       <c r="C104" s="13">
-        <v>46141</v>
+        <v>46142</v>
       </c>
       <c r="D104" s="6">
-        <v>1841672</v>
+        <v>1842341</v>
       </c>
       <c r="E104" s="7">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H104" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I104" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J104" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K104" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K104" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="105" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B105" s="6">
         <v>101</v>
       </c>
       <c r="C105" s="13">
-        <v>46014</v>
+        <v>46141</v>
       </c>
       <c r="D105" s="6">
-        <v>1789899</v>
+        <v>1841672</v>
       </c>
       <c r="E105" s="7">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H105" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I105" s="6" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="J105" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K105" s="15"/>
     </row>
     <row r="106" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B106" s="6">
         <v>102</v>
       </c>
       <c r="C106" s="13">
-        <v>46020</v>
+        <v>46014</v>
       </c>
       <c r="D106" s="6">
-        <v>1793781</v>
+        <v>1789899</v>
       </c>
       <c r="E106" s="7">
-        <v>700</v>
+        <v>95</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H106" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I106" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J106" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K106" s="15"/>
     </row>
-    <row r="107" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="107" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B107" s="6">
         <v>103</v>
       </c>
       <c r="C107" s="13">
-        <v>46046</v>
+        <v>46020</v>
       </c>
       <c r="D107" s="6">
-        <v>1805179</v>
+        <v>1793781</v>
       </c>
       <c r="E107" s="7">
-        <v>99</v>
+        <v>700</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H107" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I107" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J107" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="108" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+      <c r="K107" s="15"/>
+    </row>
+    <row r="108" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B108" s="6">
         <v>104</v>
       </c>
       <c r="C108" s="13">
-        <v>46052</v>
+        <v>46046</v>
       </c>
       <c r="D108" s="6">
-        <v>1807530</v>
+        <v>1805179</v>
       </c>
       <c r="E108" s="7">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H108" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I108" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J108" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-    <row r="109" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K108" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="109" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B109" s="6">
         <v>105</v>
       </c>
       <c r="C109" s="13">
-        <v>46079</v>
+        <v>46052</v>
       </c>
       <c r="D109" s="6">
-        <v>1818868</v>
+        <v>1807530</v>
       </c>
       <c r="E109" s="7">
-        <v>850</v>
+        <v>100</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H109" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I109" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J109" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="110" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+      <c r="K109" s="15"/>
+    </row>
+    <row r="110" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B110" s="6">
         <v>106</v>
       </c>
       <c r="C110" s="13">
-        <v>46087</v>
+        <v>46079</v>
       </c>
       <c r="D110" s="6">
-        <v>1822035</v>
+        <v>1818868</v>
       </c>
       <c r="E110" s="7">
-        <v>800</v>
+        <v>850</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H110" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I110" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J110" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-    <row r="111" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K110" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="111" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B111" s="6">
         <v>107</v>
       </c>
       <c r="C111" s="13">
-        <v>46112</v>
+        <v>46087</v>
       </c>
       <c r="D111" s="6">
-        <v>1830792</v>
+        <v>1822035</v>
       </c>
       <c r="E111" s="7">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H111" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I111" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J111" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K111" s="15"/>
     </row>
     <row r="112" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B112" s="6">
         <v>108</v>
       </c>
       <c r="C112" s="13">
-        <v>46120</v>
+        <v>46112</v>
       </c>
       <c r="D112" s="6">
-        <v>1833699</v>
+        <v>1830792</v>
       </c>
       <c r="E112" s="7">
         <v>100</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G112" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H112" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I112" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J112" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K112" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="113" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="113" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B113" s="6">
         <v>109</v>
       </c>
       <c r="C113" s="13">
-        <v>46122</v>
+        <v>46120</v>
       </c>
       <c r="D113" s="6">
-        <v>1834598</v>
+        <v>1833699</v>
       </c>
       <c r="E113" s="7">
-        <v>800</v>
+        <v>100</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H113" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I113" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J113" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="K113" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K113" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="114" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B114" s="6">
         <v>110</v>
       </c>
       <c r="C114" s="13">
-        <v>46129</v>
+        <v>46122</v>
       </c>
       <c r="D114" s="6">
-        <v>1837017</v>
+        <v>1834598</v>
       </c>
       <c r="E114" s="7">
-        <v>960</v>
+        <v>800</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H114" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I114" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J114" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K114" s="15"/>
     </row>
-    <row r="115" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="115" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B115" s="6">
         <v>111</v>
       </c>
       <c r="C115" s="13">
-        <v>46142</v>
+        <v>46129</v>
       </c>
       <c r="D115" s="6">
-        <v>1841974</v>
+        <v>1837017</v>
       </c>
       <c r="E115" s="7">
-        <v>99</v>
+        <v>960</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H115" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I115" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J115" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="K115" s="15"/>
     </row>
     <row r="116" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B116" s="6">
         <v>112</v>
       </c>
       <c r="C116" s="13">
         <v>46142</v>
       </c>
       <c r="D116" s="6">
-        <v>1842694</v>
+        <v>1841974</v>
       </c>
       <c r="E116" s="7">
-        <v>750</v>
+        <v>99</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H116" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I116" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J116" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K116" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="117" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B117" s="6">
         <v>113</v>
       </c>
       <c r="C117" s="13">
         <v>46142</v>
       </c>
       <c r="D117" s="6">
-        <v>1842567</v>
+        <v>1842694</v>
       </c>
       <c r="E117" s="7">
-        <v>100</v>
+        <v>750</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H117" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I117" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J117" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K117" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="118" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B118" s="6">
         <v>114</v>
       </c>
       <c r="C118" s="13">
         <v>46142</v>
       </c>
       <c r="D118" s="6">
-        <v>1842610</v>
+        <v>1842567</v>
       </c>
       <c r="E118" s="7">
         <v>100</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H118" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I118" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J118" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K118" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="119" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="119" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B119" s="6">
         <v>115</v>
       </c>
       <c r="C119" s="13">
         <v>46142</v>
       </c>
       <c r="D119" s="6">
-        <v>1842384</v>
+        <v>1842610</v>
       </c>
       <c r="E119" s="7">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H119" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I119" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J119" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-    <row r="120" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K119" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="120" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B120" s="6">
         <v>116</v>
       </c>
       <c r="C120" s="13">
         <v>46142</v>
       </c>
       <c r="D120" s="6">
-        <v>1842527</v>
+        <v>1842384</v>
       </c>
       <c r="E120" s="7">
-        <v>628</v>
+        <v>600</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H120" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I120" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J120" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="121" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+      <c r="K120" s="15"/>
+    </row>
+    <row r="121" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B121" s="6">
         <v>117</v>
       </c>
       <c r="C121" s="13">
-        <v>46052</v>
+        <v>46142</v>
       </c>
       <c r="D121" s="6">
-        <v>1807627</v>
+        <v>1842527</v>
       </c>
       <c r="E121" s="7">
-        <v>600</v>
+        <v>628</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H121" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I121" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J121" s="6" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-    <row r="122" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K121" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="122" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B122" s="6">
         <v>118</v>
       </c>
       <c r="C122" s="13">
-        <v>46053</v>
+        <v>46052</v>
       </c>
       <c r="D122" s="6">
-        <v>1808136</v>
+        <v>1807627</v>
       </c>
       <c r="E122" s="7">
-        <v>780</v>
+        <v>600</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G122" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H122" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I122" s="6" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="J122" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K122" s="15"/>
     </row>
     <row r="123" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B123" s="6">
         <v>119</v>
       </c>
       <c r="C123" s="13">
-        <v>46113</v>
+        <v>46053</v>
       </c>
       <c r="D123" s="6">
-        <v>1831350</v>
+        <v>1808136</v>
       </c>
       <c r="E123" s="7">
-        <v>400</v>
+        <v>780</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H123" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I123" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J123" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K123" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="124" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B124" s="6">
         <v>120</v>
       </c>
       <c r="C124" s="13">
-        <v>46140</v>
+        <v>46113</v>
       </c>
       <c r="D124" s="6">
-        <v>1841037</v>
+        <v>1831350</v>
       </c>
       <c r="E124" s="7">
-        <v>1000</v>
+        <v>400</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H124" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I124" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J124" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K124" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="125" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="125" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B125" s="6">
         <v>121</v>
       </c>
       <c r="C125" s="13">
         <v>46140</v>
       </c>
       <c r="D125" s="6">
-        <v>1841087</v>
+        <v>1841037</v>
       </c>
       <c r="E125" s="7">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H125" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I125" s="6" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="J125" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K125" s="6" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="126" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="126" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B126" s="6">
         <v>122</v>
       </c>
       <c r="C126" s="13">
-        <v>46111</v>
+        <v>46140</v>
       </c>
       <c r="D126" s="6">
-        <v>1830094</v>
+        <v>1841087</v>
       </c>
       <c r="E126" s="7">
-        <v>100</v>
+        <v>800</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H126" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I126" s="6" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="J126" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K126" s="6" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="127" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B127" s="6">
         <v>123</v>
       </c>
       <c r="C127" s="13">
-        <v>46142</v>
+        <v>46111</v>
       </c>
       <c r="D127" s="6">
-        <v>1842471</v>
+        <v>1830094</v>
       </c>
       <c r="E127" s="7">
-        <v>999</v>
+        <v>100</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H127" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I127" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J127" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K127" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="128" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="128" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B128" s="6">
         <v>124</v>
       </c>
       <c r="C128" s="13">
-        <v>46080</v>
+        <v>46142</v>
       </c>
       <c r="D128" s="6">
-        <v>1819574</v>
+        <v>1842471</v>
       </c>
       <c r="E128" s="7">
-        <v>1750</v>
+        <v>999</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G128" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H128" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I128" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J128" s="6" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-    <row r="129" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K128" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="129" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B129" s="6">
         <v>125</v>
       </c>
       <c r="C129" s="13">
         <v>46080</v>
       </c>
       <c r="D129" s="6">
-        <v>1819667</v>
+        <v>1819574</v>
       </c>
       <c r="E129" s="7">
-        <v>330</v>
+        <v>1750</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G129" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H129" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I129" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J129" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="K129" s="15"/>
     </row>
     <row r="130" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B130" s="6">
         <v>126</v>
       </c>
       <c r="C130" s="13">
         <v>46080</v>
       </c>
       <c r="D130" s="6">
-        <v>1819672</v>
+        <v>1819667</v>
       </c>
       <c r="E130" s="7">
-        <v>300</v>
+        <v>330</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H130" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I130" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J130" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K130" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="131" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B131" s="6">
         <v>127</v>
       </c>
       <c r="C131" s="13">
         <v>46080</v>
       </c>
       <c r="D131" s="6">
-        <v>1819675</v>
+        <v>1819672</v>
       </c>
       <c r="E131" s="7">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H131" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I131" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J131" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K131" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="132" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B132" s="6">
         <v>128</v>
       </c>
       <c r="C132" s="13">
-        <v>46081</v>
+        <v>46080</v>
       </c>
       <c r="D132" s="6">
-        <v>1819654</v>
+        <v>1819675</v>
       </c>
       <c r="E132" s="7">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H132" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I132" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J132" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K132" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="133" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B133" s="6">
         <v>129</v>
       </c>
       <c r="C133" s="13">
         <v>46081</v>
       </c>
       <c r="D133" s="6">
-        <v>1819668</v>
+        <v>1819654</v>
       </c>
       <c r="E133" s="7">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I133" s="6" t="s">
         <v>56</v>
       </c>
       <c r="J133" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K133" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="134" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="134" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B134" s="6">
         <v>130</v>
       </c>
       <c r="C134" s="13">
-        <v>46016</v>
+        <v>46081</v>
       </c>
       <c r="D134" s="6">
-        <v>1791106</v>
+        <v>1819668</v>
       </c>
       <c r="E134" s="7">
-        <v>540</v>
+        <v>220</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G134" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H134" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I134" s="6" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="J134" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K134" s="6" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="135" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B135" s="6">
         <v>131</v>
       </c>
       <c r="C135" s="13">
-        <v>46076</v>
+        <v>46016</v>
       </c>
       <c r="D135" s="6">
-        <v>1817402</v>
+        <v>1791106</v>
       </c>
       <c r="E135" s="7">
-        <v>5940</v>
+        <v>540</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H135" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I135" s="6" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="J135" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K135" s="6" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="136" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B136" s="6">
         <v>132</v>
       </c>
       <c r="C136" s="13">
-        <v>46142</v>
+        <v>46076</v>
       </c>
       <c r="D136" s="6">
-        <v>1842403</v>
+        <v>1817402</v>
       </c>
       <c r="E136" s="7">
-        <v>1000</v>
+        <v>5940</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="H136" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I136" s="6" t="s">
         <v>57</v>
       </c>
       <c r="J136" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K136" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K136" s="6" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="137" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B137" s="6">
         <v>133</v>
       </c>
       <c r="C137" s="13">
-        <v>46021</v>
+        <v>46142</v>
       </c>
       <c r="D137" s="6">
-        <v>1794462</v>
+        <v>1842403</v>
       </c>
       <c r="E137" s="7">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H137" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I137" s="6" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="J137" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K137" s="15"/>
     </row>
     <row r="138" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B138" s="6">
         <v>134</v>
       </c>
       <c r="C138" s="13">
-        <v>46053</v>
+        <v>46021</v>
       </c>
       <c r="D138" s="6">
-        <v>1808041</v>
+        <v>1794462</v>
       </c>
       <c r="E138" s="7">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H138" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I138" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J138" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K138" s="15"/>
     </row>
     <row r="139" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B139" s="6">
         <v>135</v>
       </c>
       <c r="C139" s="13">
-        <v>46077</v>
+        <v>46053</v>
       </c>
       <c r="D139" s="6">
-        <v>1817672</v>
+        <v>1808041</v>
       </c>
       <c r="E139" s="7">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G139" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H139" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I139" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J139" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K139" s="15"/>
     </row>
     <row r="140" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B140" s="6">
         <v>136</v>
       </c>
       <c r="C140" s="13">
-        <v>46139</v>
+        <v>46077</v>
       </c>
       <c r="D140" s="6">
-        <v>1840534</v>
+        <v>1817672</v>
       </c>
       <c r="E140" s="7">
         <v>100</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G140" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H140" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I140" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J140" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K140" s="15"/>
     </row>
     <row r="141" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B141" s="6">
         <v>137</v>
       </c>
       <c r="C141" s="13">
-        <v>46142</v>
+        <v>46139</v>
       </c>
       <c r="D141" s="6">
-        <v>1842693</v>
+        <v>1840534</v>
       </c>
       <c r="E141" s="7">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G141" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H141" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I141" s="6" t="s">
         <v>37</v>
       </c>
       <c r="J141" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K141" s="15"/>
     </row>
     <row r="142" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B142" s="6">
         <v>138</v>
       </c>
       <c r="C142" s="13">
         <v>46142</v>
       </c>
       <c r="D142" s="6">
-        <v>1842461</v>
+        <v>1842693</v>
       </c>
       <c r="E142" s="7">
-        <v>145.70599999999999</v>
+        <v>44</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G142" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H142" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I142" s="6" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="J142" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K142" s="15"/>
     </row>
     <row r="143" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B143" s="6">
         <v>139</v>
       </c>
       <c r="C143" s="13">
-        <v>46078</v>
+        <v>46142</v>
       </c>
       <c r="D143" s="6">
-        <v>1818634</v>
+        <v>1842461</v>
       </c>
       <c r="E143" s="7">
-        <v>240</v>
+        <v>145.70599999999999</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H143" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I143" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J143" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K143" s="15"/>
     </row>
     <row r="144" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B144" s="6">
         <v>140</v>
       </c>
       <c r="C144" s="13">
-        <v>46140</v>
+        <v>46078</v>
       </c>
       <c r="D144" s="6">
-        <v>1841077</v>
+        <v>1818634</v>
       </c>
       <c r="E144" s="7">
-        <v>49</v>
+        <v>240</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H144" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I144" s="6" t="s">
         <v>59</v>
       </c>
       <c r="J144" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K144" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="145" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B145" s="6">
         <v>141</v>
       </c>
       <c r="C145" s="13">
-        <v>46052</v>
+        <v>46140</v>
       </c>
       <c r="D145" s="6">
-        <v>1807782</v>
+        <v>1841077</v>
       </c>
       <c r="E145" s="7">
-        <v>940</v>
+        <v>49</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H145" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I145" s="6" t="s">
         <v>59</v>
       </c>
       <c r="J145" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K145" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="146" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B146" s="6">
         <v>142</v>
       </c>
       <c r="C146" s="13">
-        <v>46020</v>
+        <v>46052</v>
       </c>
       <c r="D146" s="6">
-        <v>1793875</v>
+        <v>1807782</v>
       </c>
       <c r="E146" s="7">
-        <v>1100</v>
+        <v>940</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G146" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H146" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I146" s="6" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="J146" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K146" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="147" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B147" s="6">
         <v>143</v>
       </c>
       <c r="C147" s="13">
-        <v>46142</v>
+        <v>46020</v>
       </c>
       <c r="D147" s="6">
-        <v>1842551</v>
+        <v>1793875</v>
       </c>
       <c r="E147" s="7">
-        <v>250</v>
+        <v>1100</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G147" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H147" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I147" s="6" t="s">
         <v>32</v>
       </c>
       <c r="J147" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K147" s="6" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="148" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="148" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B148" s="6">
         <v>144</v>
       </c>
       <c r="C148" s="13">
-        <v>46053</v>
+        <v>46142</v>
       </c>
       <c r="D148" s="6">
-        <v>1808151</v>
+        <v>1842551</v>
       </c>
       <c r="E148" s="7">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G148" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H148" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I148" s="6" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="J148" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K148" s="6" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="149" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B149" s="6">
         <v>145</v>
       </c>
       <c r="C149" s="13">
-        <v>46050</v>
+        <v>46053</v>
       </c>
       <c r="D149" s="6">
-        <v>1806800</v>
+        <v>1808151</v>
       </c>
       <c r="E149" s="7">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="F149" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H149" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I149" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J149" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K149" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="150" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B150" s="6">
         <v>146</v>
       </c>
       <c r="C150" s="13">
-        <v>46056</v>
+        <v>46050</v>
       </c>
       <c r="D150" s="6">
-        <v>1809083</v>
+        <v>1806800</v>
       </c>
       <c r="E150" s="7">
-        <v>250</v>
+        <v>49</v>
       </c>
       <c r="F150" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G150" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H150" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I150" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J150" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K150" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="151" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B151" s="6">
         <v>147</v>
       </c>
       <c r="C151" s="13">
-        <v>46081</v>
+        <v>46056</v>
       </c>
       <c r="D151" s="6">
-        <v>1819722</v>
+        <v>1809083</v>
       </c>
       <c r="E151" s="7">
-        <v>67</v>
+        <v>250</v>
       </c>
       <c r="F151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G151" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H151" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I151" s="6" t="s">
         <v>60</v>
       </c>
       <c r="J151" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K151" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="152" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B152" s="6">
         <v>148</v>
       </c>
       <c r="C152" s="13">
-        <v>46058</v>
+        <v>46081</v>
       </c>
       <c r="D152" s="6">
-        <v>1810342</v>
+        <v>1819722</v>
       </c>
       <c r="E152" s="7">
-        <v>299</v>
+        <v>67</v>
       </c>
       <c r="F152" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G152" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H152" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I152" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J152" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K152" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="153" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B153" s="6">
         <v>149</v>
       </c>
       <c r="C153" s="13">
-        <v>46080</v>
+        <v>46058</v>
       </c>
       <c r="D153" s="6">
-        <v>1819485</v>
+        <v>1810342</v>
       </c>
       <c r="E153" s="7">
-        <v>130</v>
+        <v>299</v>
       </c>
       <c r="F153" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G153" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H153" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I153" s="6" t="s">
         <v>61</v>
       </c>
       <c r="J153" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K153" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="154" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B154" s="6">
         <v>150</v>
       </c>
       <c r="C154" s="13">
-        <v>46140</v>
+        <v>46080</v>
       </c>
       <c r="D154" s="6">
-        <v>1841021</v>
+        <v>1819485</v>
       </c>
       <c r="E154" s="7">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H154" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I154" s="6" t="s">
         <v>61</v>
       </c>
       <c r="J154" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K154" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="155" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B155" s="6">
         <v>151</v>
       </c>
       <c r="C155" s="13">
         <v>46140</v>
       </c>
       <c r="D155" s="6">
-        <v>1841050</v>
+        <v>1841021</v>
       </c>
       <c r="E155" s="7">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H155" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I155" s="6" t="s">
         <v>61</v>
       </c>
       <c r="J155" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K155" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="156" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="156" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B156" s="6">
         <v>152</v>
       </c>
       <c r="C156" s="13">
-        <v>46056</v>
+        <v>46140</v>
       </c>
       <c r="D156" s="6">
-        <v>1809046</v>
+        <v>1841050</v>
       </c>
       <c r="E156" s="7">
-        <v>1250</v>
+        <v>148</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G156" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H156" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I156" s="6" t="s">
         <v>61</v>
       </c>
       <c r="J156" s="6" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-    <row r="157" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K156" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="157" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B157" s="6">
         <v>153</v>
       </c>
       <c r="C157" s="13">
-        <v>46053</v>
+        <v>46056</v>
       </c>
       <c r="D157" s="6">
-        <v>1808067</v>
+        <v>1809046</v>
       </c>
       <c r="E157" s="7">
-        <v>5</v>
+        <v>1250</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G157" s="7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H157" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I157" s="6" t="s">
         <v>61</v>
       </c>
       <c r="J157" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="158" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>83</v>
+      </c>
+      <c r="K157" s="15"/>
+    </row>
+    <row r="158" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B158" s="6">
         <v>154</v>
       </c>
       <c r="C158" s="13">
-        <v>46050</v>
+        <v>46053</v>
       </c>
       <c r="D158" s="6">
-        <v>1806772</v>
+        <v>1808067</v>
       </c>
       <c r="E158" s="7">
-        <v>900</v>
+        <v>5</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G158" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H158" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I158" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="J158" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K158" s="6" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="159" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B159" s="6">
         <v>155</v>
       </c>
       <c r="C159" s="13">
-        <v>46053</v>
+        <v>46050</v>
       </c>
       <c r="D159" s="6">
-        <v>1808034</v>
+        <v>1806772</v>
       </c>
       <c r="E159" s="7">
-        <v>960</v>
+        <v>900</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G159" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H159" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I159" s="6" t="s">
         <v>62</v>
       </c>
       <c r="J159" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K159" s="6" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="160" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="160" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B160" s="6">
         <v>156</v>
       </c>
       <c r="C160" s="13">
-        <v>46021</v>
+        <v>46053</v>
       </c>
       <c r="D160" s="6">
-        <v>1794431</v>
+        <v>1808034</v>
       </c>
       <c r="E160" s="7">
-        <v>100</v>
+        <v>960</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G160" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H160" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I160" s="6" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="J160" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K160" s="6" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
     </row>
     <row r="161" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B161" s="6">
         <v>157</v>
       </c>
       <c r="C161" s="13">
         <v>46021</v>
       </c>
       <c r="D161" s="6">
-        <v>1794440</v>
+        <v>1794431</v>
       </c>
       <c r="E161" s="7">
         <v>100</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G161" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H161" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I161" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J161" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K161" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="162" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B162" s="6">
         <v>158</v>
       </c>
       <c r="C162" s="13">
         <v>46021</v>
       </c>
       <c r="D162" s="6">
-        <v>1794533</v>
+        <v>1794440</v>
       </c>
       <c r="E162" s="7">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G162" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H162" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I162" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J162" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K162" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="163" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B163" s="6">
         <v>159</v>
       </c>
       <c r="C163" s="13">
         <v>46021</v>
       </c>
       <c r="D163" s="6">
-        <v>1794535</v>
+        <v>1794533</v>
       </c>
       <c r="E163" s="7">
         <v>49</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G163" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H163" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I163" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J163" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K163" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="164" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B164" s="6">
         <v>160</v>
       </c>
       <c r="C164" s="13">
         <v>46021</v>
       </c>
       <c r="D164" s="6">
-        <v>1794414</v>
+        <v>1794535</v>
       </c>
       <c r="E164" s="7">
-        <v>480</v>
+        <v>49</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G164" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H164" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I164" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J164" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K164" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="165" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B165" s="6">
         <v>161</v>
       </c>
       <c r="C165" s="13">
-        <v>46022</v>
+        <v>46021</v>
       </c>
       <c r="D165" s="6">
-        <v>1795003</v>
+        <v>1794414</v>
       </c>
       <c r="E165" s="7">
-        <v>378</v>
+        <v>480</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G165" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H165" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I165" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J165" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K165" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="166" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B166" s="6">
         <v>162</v>
       </c>
       <c r="C166" s="13">
         <v>46022</v>
       </c>
       <c r="D166" s="6">
-        <v>1795116</v>
+        <v>1795003</v>
       </c>
       <c r="E166" s="7">
-        <v>600</v>
+        <v>378</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G166" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H166" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I166" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J166" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K166" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="167" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B167" s="6">
         <v>163</v>
       </c>
       <c r="C167" s="13">
         <v>46022</v>
       </c>
       <c r="D167" s="6">
-        <v>1795125</v>
+        <v>1795116</v>
       </c>
       <c r="E167" s="7">
-        <v>300</v>
+        <v>600</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G167" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H167" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I167" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J167" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K167" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="168" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B168" s="6">
         <v>164</v>
       </c>
       <c r="C168" s="13">
         <v>46022</v>
       </c>
       <c r="D168" s="6">
-        <v>1795172</v>
+        <v>1795125</v>
       </c>
       <c r="E168" s="7">
-        <v>240</v>
+        <v>300</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G168" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H168" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I168" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J168" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K168" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="169" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B169" s="6">
         <v>165</v>
       </c>
       <c r="C169" s="13">
-        <v>46045</v>
+        <v>46022</v>
       </c>
       <c r="D169" s="6">
-        <v>1804751</v>
+        <v>1795172</v>
       </c>
       <c r="E169" s="7">
-        <v>170</v>
+        <v>240</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G169" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H169" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I169" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J169" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K169" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="170" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B170" s="6">
         <v>166</v>
       </c>
       <c r="C170" s="13">
-        <v>46051</v>
+        <v>46045</v>
       </c>
       <c r="D170" s="6">
-        <v>1806927</v>
+        <v>1804751</v>
       </c>
       <c r="E170" s="7">
-        <v>600</v>
+        <v>170</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G170" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H170" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I170" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J170" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K170" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="171" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="171" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B171" s="6">
         <v>167</v>
       </c>
       <c r="C171" s="13">
-        <v>46052</v>
+        <v>46051</v>
       </c>
       <c r="D171" s="6">
-        <v>1807792</v>
+        <v>1806927</v>
       </c>
       <c r="E171" s="7">
-        <v>960</v>
+        <v>600</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G171" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H171" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I171" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J171" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K171" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K171" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="172" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B172" s="6">
         <v>168</v>
       </c>
       <c r="C172" s="13">
-        <v>46053</v>
+        <v>46052</v>
       </c>
       <c r="D172" s="6">
-        <v>1807995</v>
+        <v>1807792</v>
       </c>
       <c r="E172" s="7">
-        <v>100</v>
+        <v>960</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G172" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H172" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I172" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J172" s="6" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="K172" s="15"/>
     </row>
     <row r="173" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B173" s="6">
         <v>169</v>
       </c>
       <c r="C173" s="13">
-        <v>46077</v>
+        <v>46053</v>
       </c>
       <c r="D173" s="6">
-        <v>1817789</v>
+        <v>1807995</v>
       </c>
       <c r="E173" s="7">
-        <v>960</v>
+        <v>100</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G173" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H173" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I173" s="6" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J173" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K173" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="174" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B174" s="6">
         <v>170</v>
       </c>
       <c r="C174" s="13">
         <v>46077</v>
       </c>
       <c r="D174" s="6">
-        <v>1817815</v>
+        <v>1817789</v>
       </c>
       <c r="E174" s="7">
-        <v>600</v>
+        <v>960</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G174" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H174" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I174" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J174" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K174" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="175" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B175" s="6">
         <v>171</v>
       </c>
       <c r="C175" s="13">
-        <v>46081</v>
+        <v>46077</v>
       </c>
       <c r="D175" s="6">
-        <v>1819802</v>
+        <v>1817815</v>
       </c>
       <c r="E175" s="7">
-        <v>480</v>
+        <v>600</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G175" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H175" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I175" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J175" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K175" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="176" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B176" s="6">
         <v>172</v>
       </c>
       <c r="C176" s="13">
-        <v>46108</v>
+        <v>46081</v>
       </c>
       <c r="D176" s="6">
-        <v>1828737</v>
+        <v>1819802</v>
       </c>
       <c r="E176" s="7">
-        <v>240</v>
+        <v>480</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G176" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H176" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I176" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J176" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K176" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="177" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B177" s="6">
         <v>173</v>
       </c>
       <c r="C177" s="13">
-        <v>46111</v>
+        <v>46108</v>
       </c>
       <c r="D177" s="6">
-        <v>1830146</v>
+        <v>1828737</v>
       </c>
       <c r="E177" s="7">
-        <v>400</v>
+        <v>240</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G177" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H177" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I177" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J177" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K177" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="178" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B178" s="6">
         <v>174</v>
       </c>
       <c r="C178" s="13">
-        <v>46139</v>
+        <v>46111</v>
       </c>
       <c r="D178" s="6">
-        <v>1840529</v>
+        <v>1830146</v>
       </c>
       <c r="E178" s="7">
-        <v>310</v>
+        <v>400</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G178" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H178" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I178" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J178" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K178" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="179" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B179" s="6">
         <v>175</v>
       </c>
       <c r="C179" s="13">
-        <v>46141</v>
+        <v>46139</v>
       </c>
       <c r="D179" s="6">
-        <v>1841761</v>
+        <v>1840529</v>
       </c>
       <c r="E179" s="7">
-        <v>96</v>
+        <v>310</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G179" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H179" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I179" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J179" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K179" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="180" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B180" s="6">
         <v>176</v>
       </c>
       <c r="C180" s="13">
         <v>46141</v>
       </c>
       <c r="D180" s="6">
-        <v>1841768</v>
+        <v>1841761</v>
       </c>
       <c r="E180" s="7">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G180" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H180" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I180" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J180" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K180" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="181" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B181" s="6">
         <v>177</v>
       </c>
       <c r="C181" s="13">
         <v>46141</v>
       </c>
       <c r="D181" s="6">
-        <v>1841830</v>
+        <v>1841768</v>
       </c>
       <c r="E181" s="7">
         <v>100</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G181" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H181" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I181" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J181" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K181" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="182" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B182" s="6">
         <v>178</v>
       </c>
       <c r="C182" s="13">
-        <v>46142</v>
+        <v>46141</v>
       </c>
       <c r="D182" s="6">
-        <v>1842073</v>
+        <v>1841830</v>
       </c>
       <c r="E182" s="7">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G182" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H182" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I182" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J182" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K182" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="183" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B183" s="6">
         <v>179</v>
       </c>
       <c r="C183" s="13">
-        <v>46022</v>
+        <v>46142</v>
       </c>
       <c r="D183" s="6">
-        <v>1795005</v>
+        <v>1842073</v>
       </c>
       <c r="E183" s="7">
-        <v>1750</v>
+        <v>53</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G183" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H183" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I183" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J183" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K183" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="184" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B184" s="6">
         <v>180</v>
       </c>
       <c r="C184" s="13">
-        <v>46141</v>
+        <v>46022</v>
       </c>
       <c r="D184" s="6">
-        <v>1841434</v>
+        <v>1795005</v>
       </c>
       <c r="E184" s="7">
-        <v>1990</v>
+        <v>1750</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G184" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H184" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I184" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J184" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K184" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="185" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="185" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B185" s="6">
         <v>181</v>
       </c>
       <c r="C185" s="13">
-        <v>46142</v>
+        <v>46141</v>
       </c>
       <c r="D185" s="6">
-        <v>1842220</v>
+        <v>1841434</v>
       </c>
       <c r="E185" s="7">
-        <v>1000</v>
+        <v>1990</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G185" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H185" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I185" s="6" t="s">
         <v>15</v>
       </c>
       <c r="J185" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K185" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K185" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="186" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B186" s="6">
         <v>182</v>
       </c>
       <c r="C186" s="13">
-        <v>46021</v>
+        <v>46142</v>
       </c>
       <c r="D186" s="6">
-        <v>1794539</v>
+        <v>1842220</v>
       </c>
       <c r="E186" s="7">
-        <v>1240</v>
+        <v>1000</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G186" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H186" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I186" s="6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J186" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K186" s="15"/>
     </row>
     <row r="187" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B187" s="6">
         <v>183</v>
       </c>
       <c r="C187" s="13">
         <v>46021</v>
       </c>
       <c r="D187" s="6">
-        <v>1794585</v>
+        <v>1794539</v>
       </c>
       <c r="E187" s="7">
-        <v>1375</v>
+        <v>1240</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G187" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H187" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I187" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J187" s="6" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="K187" s="15"/>
     </row>
-    <row r="188" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="188" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B188" s="6">
         <v>184</v>
       </c>
       <c r="C188" s="13">
         <v>46021</v>
       </c>
       <c r="D188" s="6">
-        <v>1794605</v>
+        <v>1794585</v>
       </c>
       <c r="E188" s="7">
-        <v>460</v>
+        <v>1375</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G188" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H188" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I188" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J188" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="189" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>84</v>
+      </c>
+      <c r="K188" s="15"/>
+    </row>
+    <row r="189" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B189" s="6">
         <v>185</v>
       </c>
       <c r="C189" s="13">
-        <v>46053</v>
+        <v>46021</v>
       </c>
       <c r="D189" s="6">
-        <v>1808123</v>
+        <v>1794605</v>
       </c>
       <c r="E189" s="7">
-        <v>400</v>
+        <v>460</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G189" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H189" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I189" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J189" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K189" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K189" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="190" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B190" s="6">
         <v>186</v>
       </c>
       <c r="C190" s="13">
-        <v>46080</v>
+        <v>46053</v>
       </c>
       <c r="D190" s="6">
-        <v>1819645</v>
+        <v>1808123</v>
       </c>
       <c r="E190" s="7">
-        <v>125</v>
+        <v>400</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G190" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H190" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I190" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J190" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K190" s="15"/>
     </row>
     <row r="191" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B191" s="6">
         <v>187</v>
       </c>
       <c r="C191" s="13">
-        <v>46141</v>
+        <v>46080</v>
       </c>
       <c r="D191" s="6">
-        <v>1841421</v>
+        <v>1819645</v>
       </c>
       <c r="E191" s="7">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G191" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H191" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I191" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J191" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K191" s="15"/>
     </row>
     <row r="192" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B192" s="6">
         <v>188</v>
       </c>
       <c r="C192" s="13">
-        <v>46032</v>
+        <v>46141</v>
       </c>
       <c r="D192" s="6">
-        <v>1799429</v>
+        <v>1841421</v>
       </c>
       <c r="E192" s="7">
-        <v>8000</v>
+        <v>120</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G192" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H192" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I192" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J192" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K192" s="15"/>
     </row>
     <row r="193" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B193" s="6">
         <v>189</v>
       </c>
       <c r="C193" s="13">
-        <v>46114</v>
+        <v>46032</v>
       </c>
       <c r="D193" s="6">
-        <v>1831762</v>
-[...7 lines deleted...]
-      <c r="G193" s="18" t="s">
+        <v>1799429</v>
+      </c>
+      <c r="E193" s="7">
+        <v>8000</v>
+      </c>
+      <c r="F193" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G193" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="H193" s="19" t="s">
+      <c r="H193" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I193" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J193" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K193" s="6" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="194" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="194" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B194" s="6">
         <v>190</v>
       </c>
       <c r="C194" s="13">
-        <v>46080</v>
+        <v>46114</v>
       </c>
       <c r="D194" s="6">
-        <v>1819279</v>
-[...7 lines deleted...]
-      <c r="G194" s="7" t="s">
+        <v>1831762</v>
+      </c>
+      <c r="E194" s="18">
+        <v>999</v>
+      </c>
+      <c r="F194" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G194" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="H194" s="16" t="s">
+      <c r="H194" s="19" t="s">
         <v>42</v>
       </c>
       <c r="I194" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J194" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="K194" s="6"/>
     </row>
     <row r="195" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B195" s="6">
         <v>191</v>
       </c>
       <c r="C195" s="13">
-        <v>46066</v>
+        <v>46080</v>
       </c>
       <c r="D195" s="6">
-        <v>1813762</v>
+        <v>1819279</v>
       </c>
       <c r="E195" s="7">
-        <v>200</v>
+        <v>2458</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G195" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H195" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I195" s="6" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="J195" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K195" s="6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="196" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B196" s="6">
         <v>192</v>
       </c>
       <c r="C196" s="13">
-        <v>46018</v>
+        <v>46066</v>
       </c>
       <c r="D196" s="6">
-        <v>1793204</v>
+        <v>1813762</v>
       </c>
       <c r="E196" s="7">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G196" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H196" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I196" s="6" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="J196" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K196" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="197" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B197" s="6">
         <v>193</v>
       </c>
       <c r="C197" s="13">
-        <v>46020</v>
+        <v>46018</v>
       </c>
       <c r="D197" s="6">
-        <v>1793906</v>
+        <v>1793204</v>
       </c>
       <c r="E197" s="7">
         <v>600</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G197" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H197" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I197" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J197" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K197" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="198" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B198" s="6">
         <v>194</v>
       </c>
       <c r="C198" s="13">
-        <v>46080</v>
+        <v>46020</v>
       </c>
       <c r="D198" s="6">
-        <v>1819643</v>
+        <v>1793906</v>
       </c>
       <c r="E198" s="7">
-        <v>1500</v>
+        <v>600</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G198" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H198" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I198" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J198" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K198" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="199" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B199" s="6">
         <v>195</v>
       </c>
       <c r="C199" s="13">
-        <v>46111</v>
+        <v>46080</v>
       </c>
       <c r="D199" s="6">
-        <v>1829985</v>
+        <v>1819643</v>
       </c>
       <c r="E199" s="7">
-        <v>240</v>
+        <v>1500</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G199" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H199" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I199" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J199" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K199" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="200" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B200" s="6">
         <v>196</v>
       </c>
       <c r="C200" s="13">
-        <v>46021</v>
+        <v>46111</v>
       </c>
       <c r="D200" s="6">
-        <v>1794160</v>
+        <v>1829985</v>
       </c>
       <c r="E200" s="7">
-        <v>960</v>
+        <v>240</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H200" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I200" s="6" t="s">
         <v>27</v>
       </c>
       <c r="J200" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K200" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="201" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B201" s="6">
         <v>197</v>
       </c>
       <c r="C201" s="13">
-        <v>46111</v>
+        <v>46021</v>
       </c>
       <c r="D201" s="6">
-        <v>1830045</v>
+        <v>1794160</v>
       </c>
       <c r="E201" s="7">
-        <v>29.7</v>
+        <v>960</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G201" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H201" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I201" s="6" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J201" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K201" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K201" s="6" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="202" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B202" s="6">
         <v>198</v>
       </c>
       <c r="C202" s="13">
-        <v>46140</v>
+        <v>46111</v>
       </c>
       <c r="D202" s="6">
-        <v>1841140</v>
+        <v>1830045</v>
       </c>
       <c r="E202" s="7">
-        <v>100</v>
+        <v>29.7</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G202" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H202" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I202" s="6" t="s">
         <v>64</v>
       </c>
       <c r="J202" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K202" s="15"/>
     </row>
     <row r="203" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B203" s="6">
         <v>199</v>
       </c>
       <c r="C203" s="13">
-        <v>46141</v>
+        <v>46140</v>
       </c>
       <c r="D203" s="6">
-        <v>1841567</v>
+        <v>1841140</v>
       </c>
       <c r="E203" s="7">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G203" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H203" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I203" s="6" t="s">
         <v>64</v>
       </c>
       <c r="J203" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K203" s="15"/>
     </row>
     <row r="204" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B204" s="6">
         <v>200</v>
       </c>
       <c r="C204" s="13">
         <v>46141</v>
       </c>
       <c r="D204" s="6">
-        <v>1841588</v>
+        <v>1841567</v>
       </c>
       <c r="E204" s="7">
         <v>96</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G204" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H204" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I204" s="6" t="s">
         <v>64</v>
       </c>
       <c r="J204" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K204" s="15"/>
     </row>
-    <row r="205" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="205" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B205" s="6">
         <v>201</v>
       </c>
       <c r="C205" s="13">
-        <v>46015</v>
+        <v>46141</v>
       </c>
       <c r="D205" s="6">
-        <v>1790601</v>
+        <v>1841588</v>
       </c>
       <c r="E205" s="7">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G205" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H205" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I205" s="6" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="J205" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K205" s="15"/>
     </row>
     <row r="206" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B206" s="6">
         <v>202</v>
       </c>
       <c r="C206" s="13">
-        <v>46021</v>
+        <v>46015</v>
       </c>
       <c r="D206" s="6">
-        <v>1794301</v>
+        <v>1790601</v>
       </c>
       <c r="E206" s="7">
-        <v>600</v>
+        <v>100</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G206" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H206" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I206" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J206" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K206" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="207" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B207" s="6">
         <v>203</v>
       </c>
       <c r="C207" s="13">
-        <v>46022</v>
+        <v>46021</v>
       </c>
       <c r="D207" s="6">
-        <v>1795045</v>
+        <v>1794301</v>
       </c>
       <c r="E207" s="7">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G207" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H207" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I207" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J207" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K207" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="208" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B208" s="6">
         <v>204</v>
       </c>
       <c r="C208" s="13">
-        <v>46051</v>
+        <v>46022</v>
       </c>
       <c r="D208" s="6">
-        <v>1806983</v>
+        <v>1795045</v>
       </c>
       <c r="E208" s="7">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G208" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H208" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I208" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J208" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K208" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="209" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B209" s="6">
         <v>205</v>
       </c>
       <c r="C209" s="13">
-        <v>46053</v>
+        <v>46051</v>
       </c>
       <c r="D209" s="6">
-        <v>1807999</v>
+        <v>1806983</v>
       </c>
       <c r="E209" s="7">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G209" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H209" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I209" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J209" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K209" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="210" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="210" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B210" s="6">
         <v>206</v>
       </c>
       <c r="C210" s="13">
         <v>46053</v>
       </c>
       <c r="D210" s="6">
-        <v>1808109</v>
+        <v>1807999</v>
       </c>
       <c r="E210" s="7">
-        <v>1400</v>
+        <v>50</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G210" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H210" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I210" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J210" s="6" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-    <row r="211" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K210" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="211" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B211" s="6">
         <v>207</v>
       </c>
       <c r="C211" s="13">
-        <v>46136</v>
+        <v>46053</v>
       </c>
       <c r="D211" s="6">
-        <v>1839702</v>
+        <v>1808109</v>
       </c>
       <c r="E211" s="7">
-        <v>100</v>
+        <v>1400</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G211" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H211" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I211" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J211" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="K211" s="15"/>
     </row>
     <row r="212" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B212" s="6">
         <v>208</v>
       </c>
       <c r="C212" s="13">
-        <v>46137</v>
+        <v>46136</v>
       </c>
       <c r="D212" s="6">
-        <v>1839877</v>
+        <v>1839702</v>
       </c>
       <c r="E212" s="7">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G212" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H212" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I212" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J212" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K212" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="213" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B213" s="6">
         <v>209</v>
       </c>
       <c r="C213" s="13">
-        <v>46142</v>
+        <v>46137</v>
       </c>
       <c r="D213" s="6">
-        <v>1842454</v>
+        <v>1839877</v>
       </c>
       <c r="E213" s="7">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G213" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H213" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I213" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J213" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K213" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="214" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B214" s="6">
         <v>210</v>
       </c>
       <c r="C214" s="13">
         <v>46142</v>
       </c>
       <c r="D214" s="6">
-        <v>1842676</v>
+        <v>1842454</v>
       </c>
       <c r="E214" s="7">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H214" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I214" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J214" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K214" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="215" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="215" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B215" s="6">
         <v>211</v>
       </c>
       <c r="C215" s="13">
         <v>46142</v>
       </c>
       <c r="D215" s="6">
-        <v>1842314</v>
+        <v>1842676</v>
       </c>
       <c r="E215" s="7">
         <v>100</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H215" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I215" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J215" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K215" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="216" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B216" s="6">
         <v>212</v>
       </c>
       <c r="C216" s="13">
-        <v>46139</v>
+        <v>46142</v>
       </c>
       <c r="D216" s="6">
-        <v>1840500</v>
+        <v>1842314</v>
       </c>
       <c r="E216" s="7">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G216" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H216" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I216" s="6" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="J216" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K216" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K216" s="6" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="217" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B217" s="6">
         <v>213</v>
       </c>
       <c r="C217" s="13">
-        <v>46141</v>
+        <v>46139</v>
       </c>
       <c r="D217" s="6">
-        <v>1841818</v>
+        <v>1840500</v>
       </c>
       <c r="E217" s="7">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G217" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H217" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I217" s="6" t="s">
         <v>65</v>
       </c>
       <c r="J217" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K217" s="15"/>
     </row>
     <row r="218" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B218" s="6">
         <v>214</v>
       </c>
       <c r="C218" s="13">
         <v>46141</v>
       </c>
       <c r="D218" s="6">
-        <v>1841443</v>
+        <v>1841818</v>
       </c>
       <c r="E218" s="7">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G218" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H218" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I218" s="6" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="J218" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K218" s="15"/>
     </row>
     <row r="219" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B219" s="6">
         <v>215</v>
       </c>
       <c r="C219" s="13">
         <v>46141</v>
       </c>
       <c r="D219" s="6">
-        <v>1841622</v>
+        <v>1841443</v>
       </c>
       <c r="E219" s="7">
-        <v>950</v>
+        <v>150</v>
       </c>
       <c r="F219" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G219" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H219" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I219" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J219" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K219" s="15"/>
     </row>
     <row r="220" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B220" s="6">
         <v>216</v>
       </c>
       <c r="C220" s="13">
         <v>46141</v>
       </c>
       <c r="D220" s="6">
-        <v>1841474</v>
+        <v>1841622</v>
       </c>
       <c r="E220" s="7">
-        <v>1700</v>
+        <v>950</v>
       </c>
       <c r="F220" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G220" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H220" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I220" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J220" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K220" s="15"/>
     </row>
     <row r="221" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B221" s="6">
         <v>217</v>
       </c>
       <c r="C221" s="13">
         <v>46141</v>
       </c>
       <c r="D221" s="6">
-        <v>1841564</v>
+        <v>1841474</v>
       </c>
       <c r="E221" s="7">
-        <v>1200</v>
+        <v>1700</v>
       </c>
       <c r="F221" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G221" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H221" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I221" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J221" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K221" s="15"/>
     </row>
     <row r="222" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B222" s="6">
         <v>218</v>
       </c>
       <c r="C222" s="13">
         <v>46141</v>
       </c>
       <c r="D222" s="6">
-        <v>1841653</v>
+        <v>1841564</v>
       </c>
       <c r="E222" s="7">
-        <v>1500</v>
+        <v>1200</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G222" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H222" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I222" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J222" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K222" s="15"/>
     </row>
     <row r="223" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B223" s="6">
         <v>219</v>
       </c>
       <c r="C223" s="13">
         <v>46141</v>
       </c>
       <c r="D223" s="6">
-        <v>1841580</v>
+        <v>1841653</v>
       </c>
       <c r="E223" s="7">
-        <v>3000</v>
+        <v>1500</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H223" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I223" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J223" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K223" s="15"/>
     </row>
     <row r="224" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B224" s="6">
         <v>220</v>
       </c>
       <c r="C224" s="13">
         <v>46141</v>
       </c>
       <c r="D224" s="6">
-        <v>1841659</v>
+        <v>1841580</v>
       </c>
       <c r="E224" s="7">
-        <v>550</v>
+        <v>3000</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G224" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H224" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I224" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J224" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K224" s="15"/>
     </row>
     <row r="225" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B225" s="6">
         <v>221</v>
       </c>
       <c r="C225" s="13">
         <v>46141</v>
       </c>
       <c r="D225" s="6">
-        <v>1841876</v>
+        <v>1841659</v>
       </c>
       <c r="E225" s="7">
-        <v>2500</v>
+        <v>550</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G225" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H225" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I225" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J225" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K225" s="15"/>
     </row>
     <row r="226" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B226" s="6">
         <v>222</v>
       </c>
       <c r="C226" s="13">
         <v>46141</v>
       </c>
       <c r="D226" s="6">
-        <v>1841872</v>
+        <v>1841876</v>
       </c>
       <c r="E226" s="7">
-        <v>5000</v>
+        <v>2500</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G226" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H226" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I226" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J226" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K226" s="15"/>
     </row>
     <row r="227" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B227" s="6">
         <v>223</v>
       </c>
       <c r="C227" s="13">
         <v>46141</v>
       </c>
       <c r="D227" s="6">
-        <v>1841602</v>
+        <v>1841872</v>
       </c>
       <c r="E227" s="7">
-        <v>1450</v>
+        <v>5000</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G227" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H227" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I227" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J227" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K227" s="15"/>
     </row>
     <row r="228" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B228" s="6">
         <v>224</v>
       </c>
       <c r="C228" s="13">
         <v>46141</v>
       </c>
       <c r="D228" s="6">
-        <v>1841519</v>
+        <v>1841602</v>
       </c>
       <c r="E228" s="7">
-        <v>10000</v>
+        <v>1450</v>
       </c>
       <c r="F228" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G228" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H228" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I228" s="6" t="s">
         <v>34</v>
       </c>
       <c r="J228" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K228" s="15"/>
     </row>
     <row r="229" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B229" s="6">
         <v>225</v>
       </c>
       <c r="C229" s="13">
-        <v>46142</v>
+        <v>46141</v>
       </c>
       <c r="D229" s="6">
-        <v>1842518</v>
+        <v>1841519</v>
       </c>
       <c r="E229" s="7">
-        <v>49</v>
+        <v>10000</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G229" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H229" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I229" s="6" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="J229" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K229" s="15"/>
     </row>
     <row r="230" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B230" s="6">
         <v>226</v>
       </c>
       <c r="C230" s="13">
-        <v>46021</v>
+        <v>46142</v>
       </c>
       <c r="D230" s="6">
-        <v>1794192</v>
+        <v>1842518</v>
       </c>
       <c r="E230" s="7">
         <v>49</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G230" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H230" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I230" s="6" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="J230" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K230" s="15"/>
     </row>
     <row r="231" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B231" s="6">
         <v>227</v>
       </c>
       <c r="C231" s="13">
-        <v>46052</v>
+        <v>46021</v>
       </c>
       <c r="D231" s="6">
-        <v>1807784</v>
+        <v>1794192</v>
       </c>
       <c r="E231" s="7">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G231" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H231" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I231" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J231" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K231" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="232" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B232" s="6">
         <v>228</v>
       </c>
       <c r="C232" s="13">
         <v>46052</v>
       </c>
       <c r="D232" s="6">
-        <v>1807795</v>
+        <v>1807784</v>
       </c>
       <c r="E232" s="7">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G232" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H232" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I232" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J232" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K232" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="233" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B233" s="6">
         <v>229</v>
       </c>
       <c r="C233" s="13">
         <v>46052</v>
       </c>
       <c r="D233" s="6">
-        <v>1807807</v>
+        <v>1807795</v>
       </c>
       <c r="E233" s="7">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G233" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H233" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I233" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J233" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K233" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="234" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B234" s="6">
         <v>230</v>
       </c>
       <c r="C234" s="13">
-        <v>46079</v>
+        <v>46052</v>
       </c>
       <c r="D234" s="6">
-        <v>1818704</v>
+        <v>1807807</v>
       </c>
       <c r="E234" s="7">
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G234" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H234" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I234" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J234" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K234" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="235" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B235" s="6">
         <v>231</v>
       </c>
       <c r="C235" s="13">
-        <v>46094</v>
+        <v>46079</v>
       </c>
       <c r="D235" s="6">
-        <v>1824883</v>
+        <v>1818704</v>
       </c>
       <c r="E235" s="7">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G235" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H235" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I235" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J235" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K235" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="236" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B236" s="6">
         <v>232</v>
       </c>
       <c r="C236" s="13">
-        <v>46140</v>
+        <v>46094</v>
       </c>
       <c r="D236" s="6">
-        <v>1840984</v>
+        <v>1824883</v>
       </c>
       <c r="E236" s="7">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G236" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H236" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I236" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J236" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K236" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="237" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B237" s="6">
         <v>233</v>
       </c>
       <c r="C237" s="13">
-        <v>46142</v>
+        <v>46140</v>
       </c>
       <c r="D237" s="6">
-        <v>1842696</v>
+        <v>1840984</v>
       </c>
       <c r="E237" s="7">
-        <v>49.9</v>
+        <v>86</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G237" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H237" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I237" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J237" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K237" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="238" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B238" s="6">
         <v>234</v>
       </c>
       <c r="C238" s="13">
-        <v>46022</v>
+        <v>46142</v>
       </c>
       <c r="D238" s="6">
-        <v>1795100</v>
+        <v>1842696</v>
       </c>
       <c r="E238" s="7">
-        <v>3000</v>
+        <v>49.9</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G238" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H238" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I238" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J238" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K238" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="239" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B239" s="6">
         <v>235</v>
       </c>
       <c r="C239" s="13">
-        <v>46081</v>
+        <v>46022</v>
       </c>
       <c r="D239" s="6">
-        <v>1819882</v>
+        <v>1795100</v>
       </c>
       <c r="E239" s="7">
-        <v>800</v>
+        <v>3000</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G239" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H239" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I239" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J239" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K239" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="240" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B240" s="6">
         <v>236</v>
       </c>
       <c r="C240" s="13">
         <v>46081</v>
       </c>
       <c r="D240" s="6">
-        <v>1819897</v>
+        <v>1819882</v>
       </c>
       <c r="E240" s="7">
-        <v>2400</v>
+        <v>800</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G240" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H240" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I240" s="6" t="s">
         <v>31</v>
       </c>
       <c r="J240" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K240" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="241" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B241" s="6">
         <v>237</v>
       </c>
       <c r="C241" s="13">
-        <v>46021</v>
+        <v>46081</v>
       </c>
       <c r="D241" s="6">
-        <v>1794302</v>
+        <v>1819897</v>
       </c>
       <c r="E241" s="7">
-        <v>600</v>
+        <v>2400</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G241" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H241" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I241" s="6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J241" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K241" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K241" s="6" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="242" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B242" s="6">
         <v>238</v>
       </c>
       <c r="C242" s="13">
-        <v>46052</v>
+        <v>46021</v>
       </c>
       <c r="D242" s="6">
-        <v>1807693</v>
+        <v>1794302</v>
       </c>
       <c r="E242" s="7">
-        <v>60</v>
+        <v>600</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G242" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H242" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I242" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J242" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K242" s="15"/>
     </row>
     <row r="243" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B243" s="6">
         <v>239</v>
       </c>
       <c r="C243" s="13">
-        <v>46099</v>
+        <v>46052</v>
       </c>
       <c r="D243" s="6">
-        <v>1826690</v>
+        <v>1807693</v>
       </c>
       <c r="E243" s="7">
-        <v>750</v>
+        <v>60</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G243" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H243" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I243" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J243" s="6" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="K243" s="15"/>
     </row>
     <row r="244" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B244" s="6">
         <v>240</v>
       </c>
       <c r="C244" s="13">
-        <v>46014</v>
+        <v>46099</v>
       </c>
       <c r="D244" s="6">
-        <v>1789647</v>
+        <v>1826690</v>
       </c>
       <c r="E244" s="7">
-        <v>49</v>
+        <v>750</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G244" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H244" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I244" s="6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="J244" s="6" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="K244" s="15"/>
     </row>
     <row r="245" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B245" s="6">
         <v>241</v>
       </c>
       <c r="C245" s="13">
-        <v>46022</v>
+        <v>46014</v>
       </c>
       <c r="D245" s="6">
-        <v>1795024</v>
+        <v>1789647</v>
       </c>
       <c r="E245" s="7">
-        <v>960</v>
+        <v>49</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G245" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H245" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I245" s="6" t="s">
         <v>28</v>
       </c>
       <c r="J245" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K245" s="15"/>
     </row>
     <row r="246" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B246" s="6">
         <v>242</v>
       </c>
       <c r="C246" s="13">
-        <v>46053</v>
+        <v>46022</v>
       </c>
       <c r="D246" s="6">
-        <v>1808012</v>
+        <v>1795024</v>
       </c>
       <c r="E246" s="7">
-        <v>500</v>
+        <v>960</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G246" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H246" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I246" s="6" t="s">
         <v>28</v>
       </c>
       <c r="J246" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K246" s="15"/>
     </row>
     <row r="247" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B247" s="6">
         <v>243</v>
       </c>
       <c r="C247" s="13">
-        <v>46142</v>
+        <v>46053</v>
       </c>
       <c r="D247" s="6">
-        <v>1842232</v>
+        <v>1808012</v>
       </c>
       <c r="E247" s="7">
-        <v>160</v>
+        <v>500</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G247" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H247" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I247" s="6" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="J247" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K247" s="15"/>
     </row>
     <row r="248" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B248" s="6">
         <v>244</v>
       </c>
       <c r="C248" s="13">
-        <v>46106</v>
+        <v>46142</v>
       </c>
       <c r="D248" s="6">
-        <v>1827952</v>
+        <v>1842232</v>
       </c>
       <c r="E248" s="7">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G248" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H248" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I248" s="6" t="s">
         <v>67</v>
       </c>
       <c r="J248" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K248" s="15"/>
     </row>
     <row r="249" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B249" s="6">
         <v>245</v>
       </c>
       <c r="C249" s="13">
-        <v>46081</v>
+        <v>46106</v>
       </c>
       <c r="D249" s="6">
-        <v>1819836</v>
+        <v>1827952</v>
       </c>
       <c r="E249" s="7">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G249" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H249" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I249" s="6" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J249" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K249" s="15"/>
     </row>
     <row r="250" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B250" s="6">
         <v>246</v>
       </c>
       <c r="C250" s="13">
-        <v>46022</v>
+        <v>46081</v>
       </c>
       <c r="D250" s="6">
-        <v>1794933</v>
+        <v>1819836</v>
       </c>
       <c r="E250" s="7">
-        <v>8000</v>
+        <v>180</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G250" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H250" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I250" s="6" t="s">
         <v>26</v>
       </c>
       <c r="J250" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K250" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="251" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B251" s="6">
         <v>247</v>
       </c>
       <c r="C251" s="13">
-        <v>46130</v>
+        <v>46022</v>
       </c>
       <c r="D251" s="6">
-        <v>1837491</v>
+        <v>1794933</v>
       </c>
       <c r="E251" s="7">
-        <v>240</v>
+        <v>8000</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G251" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H251" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I251" s="6" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="J251" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K251" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K251" s="6" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="252" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B252" s="6">
         <v>248</v>
       </c>
       <c r="C252" s="13">
-        <v>46142</v>
+        <v>46130</v>
       </c>
       <c r="D252" s="6">
-        <v>1842596</v>
+        <v>1837491</v>
       </c>
       <c r="E252" s="7">
-        <v>550</v>
+        <v>240</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G252" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H252" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I252" s="6" t="s">
         <v>68</v>
       </c>
       <c r="J252" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K252" s="15"/>
     </row>
     <row r="253" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B253" s="6">
         <v>249</v>
       </c>
       <c r="C253" s="13">
-        <v>46140</v>
+        <v>46142</v>
       </c>
       <c r="D253" s="6">
-        <v>1841075</v>
+        <v>1842596</v>
       </c>
       <c r="E253" s="7">
-        <v>3850</v>
+        <v>550</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H253" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I253" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J253" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="K253" s="15"/>
     </row>
     <row r="254" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B254" s="6">
         <v>250</v>
       </c>
       <c r="C254" s="13">
-        <v>46142</v>
+        <v>46140</v>
       </c>
       <c r="D254" s="6">
-        <v>1842449</v>
+        <v>1841075</v>
       </c>
       <c r="E254" s="7">
-        <v>8000</v>
+        <v>3850</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G254" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H254" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I254" s="6" t="s">
         <v>69</v>
       </c>
       <c r="J254" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K254" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="255" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B255" s="6">
         <v>251</v>
       </c>
       <c r="C255" s="13">
-        <v>46045</v>
+        <v>46142</v>
       </c>
       <c r="D255" s="6">
-        <v>1805008</v>
+        <v>1842449</v>
       </c>
       <c r="E255" s="7">
-        <v>2000</v>
+        <v>8000</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G255" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H255" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I255" s="6" t="s">
         <v>69</v>
       </c>
       <c r="J255" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K255" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="256" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B256" s="6">
         <v>252</v>
       </c>
       <c r="C256" s="13">
         <v>46045</v>
       </c>
       <c r="D256" s="6">
-        <v>1804855</v>
+        <v>1805008</v>
       </c>
       <c r="E256" s="7">
-        <v>1920</v>
+        <v>2000</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G256" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H256" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I256" s="6" t="s">
         <v>69</v>
       </c>
       <c r="J256" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K256" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="257" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B257" s="6">
         <v>253</v>
       </c>
       <c r="C257" s="13">
-        <v>46022</v>
+        <v>46045</v>
       </c>
       <c r="D257" s="6">
-        <v>1794989</v>
+        <v>1804855</v>
       </c>
       <c r="E257" s="7">
-        <v>400</v>
+        <v>1920</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G257" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H257" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I257" s="6" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J257" s="6" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-    <row r="258" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+        <v>80</v>
+      </c>
+      <c r="K257" s="6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="258" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B258" s="6">
         <v>254</v>
       </c>
       <c r="C258" s="13">
-        <v>46112</v>
+        <v>46022</v>
       </c>
       <c r="D258" s="6">
-        <v>1830838</v>
+        <v>1794989</v>
       </c>
       <c r="E258" s="7">
-        <v>240</v>
+        <v>400</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G258" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H258" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I258" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J258" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="K258" s="15"/>
     </row>
     <row r="259" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B259" s="6">
         <v>255</v>
       </c>
       <c r="C259" s="13">
-        <v>46139</v>
+        <v>46112</v>
       </c>
       <c r="D259" s="6">
-        <v>1840586</v>
+        <v>1830838</v>
       </c>
       <c r="E259" s="7">
-        <v>149</v>
+        <v>240</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G259" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H259" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I259" s="6" t="s">
         <v>23</v>
       </c>
       <c r="J259" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K259" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="260" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="260" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B260" s="6">
         <v>256</v>
       </c>
       <c r="C260" s="13">
-        <v>46045</v>
+        <v>46139</v>
       </c>
       <c r="D260" s="6">
-        <v>1804754</v>
+        <v>1840586</v>
       </c>
       <c r="E260" s="7">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G260" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H260" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I260" s="6" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="J260" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K260" s="6" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="261" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B261" s="6">
         <v>257</v>
       </c>
       <c r="C261" s="13">
-        <v>46052</v>
+        <v>46045</v>
       </c>
       <c r="D261" s="6">
-        <v>1807773</v>
+        <v>1804754</v>
       </c>
       <c r="E261" s="7">
         <v>100</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G261" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H261" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I261" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J261" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K261" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="262" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B262" s="6">
         <v>258</v>
       </c>
       <c r="C262" s="13">
-        <v>46139</v>
+        <v>46052</v>
       </c>
       <c r="D262" s="6">
-        <v>1840346</v>
+        <v>1807773</v>
       </c>
       <c r="E262" s="7">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G262" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H262" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I262" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J262" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K262" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="263" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B263" s="6">
         <v>259</v>
       </c>
       <c r="C263" s="13">
-        <v>46065</v>
+        <v>46139</v>
       </c>
       <c r="D263" s="6">
-        <v>1813365</v>
+        <v>1840346</v>
       </c>
       <c r="E263" s="7">
-        <v>200</v>
+        <v>111</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G263" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H263" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I263" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J263" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K263" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K263" s="6" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="264" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B264" s="6">
         <v>260</v>
       </c>
       <c r="C264" s="13">
-        <v>46052</v>
+        <v>46065</v>
       </c>
       <c r="D264" s="6">
-        <v>1807780</v>
+        <v>1813365</v>
       </c>
       <c r="E264" s="7">
-        <v>80</v>
+        <v>200</v>
       </c>
       <c r="F264" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G264" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H264" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I264" s="6" t="s">
         <v>71</v>
       </c>
       <c r="J264" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K264" s="15"/>
     </row>
     <row r="265" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B265" s="6">
         <v>261</v>
       </c>
       <c r="C265" s="13">
-        <v>46126</v>
+        <v>46052</v>
       </c>
       <c r="D265" s="6">
-        <v>1835585</v>
+        <v>1807780</v>
       </c>
       <c r="E265" s="7">
-        <v>250</v>
+        <v>80</v>
       </c>
       <c r="F265" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G265" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H265" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I265" s="6" t="s">
         <v>71</v>
       </c>
       <c r="J265" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K265" s="15"/>
     </row>
     <row r="266" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B266" s="6">
         <v>262</v>
       </c>
       <c r="C266" s="13">
-        <v>46141</v>
+        <v>46126</v>
       </c>
       <c r="D266" s="6">
-        <v>1841537</v>
+        <v>1835585</v>
       </c>
       <c r="E266" s="7">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G266" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H266" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I266" s="6" t="s">
         <v>71</v>
       </c>
       <c r="J266" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K266" s="15"/>
     </row>
     <row r="267" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B267" s="6">
         <v>263</v>
       </c>
       <c r="C267" s="13">
-        <v>46142</v>
+        <v>46141</v>
       </c>
       <c r="D267" s="6">
-        <v>1842230</v>
+        <v>1841537</v>
       </c>
       <c r="E267" s="7">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G267" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H267" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I267" s="6" t="s">
         <v>71</v>
       </c>
       <c r="J267" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K267" s="15"/>
     </row>
     <row r="268" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B268" s="6">
         <v>264</v>
       </c>
       <c r="C268" s="13">
-        <v>46021</v>
+        <v>46142</v>
       </c>
       <c r="D268" s="6">
-        <v>1794241</v>
+        <v>1842230</v>
       </c>
       <c r="E268" s="7">
-        <v>4000</v>
+        <v>90</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G268" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H268" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I268" s="6" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="J268" s="6" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="K268" s="15"/>
     </row>
-    <row r="269" spans="2:11" ht="60" x14ac:dyDescent="0.2">
+    <row r="269" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B269" s="6">
         <v>265</v>
       </c>
       <c r="C269" s="13">
-        <v>46141</v>
+        <v>46021</v>
       </c>
       <c r="D269" s="6">
-        <v>1841885</v>
+        <v>1794241</v>
       </c>
       <c r="E269" s="7">
-        <v>5000</v>
+        <v>4000</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G269" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H269" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I269" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J269" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="270" spans="2:11" ht="45" x14ac:dyDescent="0.2">
+        <v>87</v>
+      </c>
+      <c r="K269" s="15"/>
+    </row>
+    <row r="270" spans="2:11" ht="60" x14ac:dyDescent="0.2">
       <c r="B270" s="6">
         <v>266</v>
       </c>
       <c r="C270" s="13">
-        <v>46021</v>
+        <v>46141</v>
       </c>
       <c r="D270" s="6">
-        <v>1794343</v>
+        <v>1841885</v>
       </c>
       <c r="E270" s="7">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="F270" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G270" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H270" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I270" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J270" s="6" t="s">
         <v>80</v>
       </c>
       <c r="K270" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="271" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B271" s="6">
         <v>267</v>
       </c>
       <c r="C271" s="13">
-        <v>46099</v>
+        <v>46021</v>
       </c>
       <c r="D271" s="6">
-        <v>1826511</v>
+        <v>1794343</v>
       </c>
       <c r="E271" s="7">
-        <v>3500</v>
+        <v>20000</v>
       </c>
       <c r="F271" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G271" s="7" t="s">
         <v>39</v>
       </c>
       <c r="H271" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I271" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J271" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K271" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K271" s="6" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="272" spans="2:11" ht="45" x14ac:dyDescent="0.2">
       <c r="B272" s="6">
         <v>268</v>
       </c>
       <c r="C272" s="13">
-        <v>46079</v>
+        <v>46099</v>
       </c>
       <c r="D272" s="6">
-        <v>1818978</v>
+        <v>1826511</v>
       </c>
       <c r="E272" s="7">
-        <v>800</v>
+        <v>3500</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G272" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H272" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I272" s="6" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="J272" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K272" s="15"/>
     </row>
-    <row r="273" spans="2:12" ht="60" x14ac:dyDescent="0.2">
+    <row r="273" spans="2:12" ht="45" x14ac:dyDescent="0.2">
       <c r="B273" s="6">
         <v>269</v>
       </c>
       <c r="C273" s="13">
-        <v>46142</v>
+        <v>46079</v>
       </c>
       <c r="D273" s="6">
-        <v>1842462</v>
+        <v>1818978</v>
       </c>
       <c r="E273" s="7">
-        <v>250</v>
+        <v>800</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G273" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H273" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I273" s="6" t="s">
         <v>72</v>
       </c>
       <c r="J273" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-    <row r="274" spans="2:12" ht="45" x14ac:dyDescent="0.2">
+        <v>74</v>
+      </c>
+      <c r="K273" s="15"/>
+    </row>
+    <row r="274" spans="2:12" ht="60" x14ac:dyDescent="0.2">
       <c r="B274" s="6">
         <v>270</v>
       </c>
       <c r="C274" s="13">
-        <v>46078</v>
+        <v>46142</v>
       </c>
       <c r="D274" s="6">
-        <v>1818175</v>
+        <v>1842462</v>
       </c>
       <c r="E274" s="7">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G274" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H274" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I274" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J274" s="6" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="K274" s="15"/>
+        <v>80</v>
+      </c>
+      <c r="K274" s="6" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="275" spans="2:12" ht="45" x14ac:dyDescent="0.2">
       <c r="B275" s="6">
         <v>271</v>
       </c>
       <c r="C275" s="13">
-        <v>46106</v>
+        <v>46078</v>
       </c>
       <c r="D275" s="6">
-        <v>1827873</v>
+        <v>1818175</v>
       </c>
       <c r="E275" s="7">
-        <v>49</v>
+        <v>200</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G275" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H275" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I275" s="6" t="s">
         <v>73</v>
       </c>
       <c r="J275" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K275" s="15"/>
     </row>
     <row r="276" spans="2:12" ht="45" x14ac:dyDescent="0.2">
       <c r="B276" s="6">
         <v>272</v>
       </c>
       <c r="C276" s="13">
-        <v>46107</v>
+        <v>46106</v>
       </c>
       <c r="D276" s="6">
-        <v>1828510</v>
+        <v>1827873</v>
       </c>
       <c r="E276" s="7">
-        <v>69.5</v>
+        <v>49</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G276" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H276" s="16" t="s">
         <v>42</v>
       </c>
       <c r="I276" s="6" t="s">
         <v>73</v>
       </c>
       <c r="J276" s="6" t="s">
         <v>74</v>
       </c>
       <c r="K276" s="15"/>
     </row>
-    <row r="277" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B277" s="23" t="s">
+    <row r="277" spans="2:12" ht="45" x14ac:dyDescent="0.2">
+      <c r="B277" s="6">
+        <v>273</v>
+      </c>
+      <c r="C277" s="13">
+        <v>46107</v>
+      </c>
+      <c r="D277" s="6">
+        <v>1828510</v>
+      </c>
+      <c r="E277" s="7">
+        <v>69.5</v>
+      </c>
+      <c r="F277" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G277" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="H277" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="I277" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="J277" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="K277" s="15"/>
+    </row>
+    <row r="278" spans="2:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B278" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C277" s="24"/>
-[...8 lines deleted...]
-      <c r="L277" s="5"/>
+      <c r="C278" s="25"/>
+      <c r="D278" s="25"/>
+      <c r="E278" s="25"/>
+      <c r="F278" s="25"/>
+      <c r="G278" s="26"/>
+      <c r="H278" s="25"/>
+      <c r="I278" s="25"/>
+      <c r="J278" s="25"/>
+      <c r="K278" s="27"/>
+      <c r="L278" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:G3"/>
-    <mergeCell ref="B277:K277"/>
+    <mergeCell ref="B278:K278"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="38" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentOddEven="1" differentFirst="1">
     <oddFooter>&amp;RHizmete Özel</oddFooter>
     <evenFooter>&amp;RHizmete Özel</evenFooter>
     <firstFooter>&amp;RHizmete Özel</firstFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Tarih xmlns="7d8dee11-2a89-4aa1-820d-c0b3b4f4ee87" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<titus xmlns="http://schemas.titus.com/TitusProperties/">
+  <TitusGUID xmlns="">e72aabec-c9f1-45d1-9360-6ef33aa6dcf3</TitusGUID>
+  <TitusMetadata xmlns="">eyJucyI6IkVORVJKSVNBIiwicHJvcHMiOlt7Im4iOiJDTEFTU0lGSUNBVElPTiIsInZhbHMiOlt7InZhbHVlIjoiSTQ4ODZwMjkzNzI3bk84In1dfSx7Im4iOiJTSU5JUkxJUEFZTEFTSU0iLCJ2YWxzIjpbXX0seyJuIjoiU0lSS0VUSUNJS1VMTEFOSU0iLCJ2YWxzIjpbXX1dfQ==</TitusMetadata>
+</titus>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Belge" ma:contentTypeID="0x01010082DE798CC183424EBE7858B9EFCFE15B" ma:contentTypeVersion="3" ma:contentTypeDescription="Yeni belge oluşturun." ma:contentTypeScope="" ma:versionID="bba4d387fe11193a9fd9983646d468e5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="16d1790b-82cd-4784-af7e-dea5274cb677" xmlns:ns3="7d8dee11-2a89-4aa1-820d-c0b3b4f4ee87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="180f25c276cf1a1ed9f5891493e091df" ns2:_="" ns3:_="">
     <xsd:import namespace="16d1790b-82cd-4784-af7e-dea5274cb677"/>
     <xsd:import namespace="7d8dee11-2a89-4aa1-820d-c0b3b4f4ee87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:Tarih" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="16d1790b-82cd-4784-af7e-dea5274cb677" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Paylaşılanlar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
@@ -11132,113 +11183,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CAE1F3C-B7BD-4E30-94C2-F74B24E99E73}">
-[...25 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393E90F3-5C76-4390-BABD-FACFE7AB711A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="7d8dee11-2a89-4aa1-820d-c0b3b4f4ee87"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C654799-01F0-4AB5-8D6D-A8063BD3AB46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.titus.com/TitusProperties/"/>
     <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CAE1F3C-B7BD-4E30-94C2-F74B24E99E73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7971DD70-58C5-4332-8C0B-2FA9550D1A64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="16d1790b-82cd-4784-af7e-dea5274cb677"/>
+    <ds:schemaRef ds:uri="7d8dee11-2a89-4aa1-820d-c0b3b4f4ee87"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DI-F-728</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
@@ -11250,35 +11286,35 @@
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Serdar MANGALOGLU</dc:creator>
   <cp:keywords>CLASSIFICATION=I4886p293727nO8</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082DE798CC183424EBE7858B9EFCFE15B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TitusGUID">
-    <vt:lpwstr>fd46d7bd-21a4-4353-abeb-ab075cdb9204</vt:lpwstr>
+    <vt:lpwstr>e72aabec-c9f1-45d1-9360-6ef33aa6dcf3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DLP">
     <vt:lpwstr>jt3gfvtSzbJq</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CLASSIFICATION">
     <vt:lpwstr>I4886p293727nO8</vt:lpwstr>
   </property>
 </Properties>
 </file>